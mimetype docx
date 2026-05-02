--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -234,667 +234,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs in 40% of patients with WNV encephalitis in seven new cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Zoladek</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cannac</w:t>
+                <w:t xml:space="preserve">Francesca Trespidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Seite</w:t>
+                <w:t xml:space="preserve">Alessandro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Davies</w:t>
+                <w:t xml:space="preserve">Francesca Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Quellec</w:t>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
+              <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.08.31.25334556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183300v1</w:t>
+                <w:t xml:space="preserve">hal-05330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the urban spread of Usutu virus in southern France: detection across biological and environmental matrices</w:t>
+                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Beaubaton</w:t>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Revel</w:t>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Maël Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bollore</w:t>
+                <w:t xml:space="preserve">Emma Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lepeule</w:t>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (9), pp.e0013506. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263884v1</w:t>
+                <w:t xml:space="preserve">hal-05183300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs in 40% of patients with WNV encephalitis in seven new cohorts</w:t>
+                <w:t xml:space="preserve">Tracking the urban spread of Usutu virus in southern France: detection across biological and environmental matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Rachel Beaubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Trespidi</w:t>
+                <w:t xml:space="preserve">Justine Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Ferrari</w:t>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rovida</w:t>
+                <w:t xml:space="preserve">Karine Bollore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Marchal</w:t>
+                <w:t xml:space="preserve">Alexandre Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (9), pp.e0013506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.08.31.25334556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330534v1</w:t>
+                <w:t xml:space="preserve">hal-05263884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine virale NS1 : un acteur majeur de la pathogenèse des orthoflavivirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Revel</w:t>
+                <w:t xml:space="preserve">Auto-Abs neutralizing type I IFNs in patients with severe Powassan, Usutu, or Ross River virus disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucy Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2024.1050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (12), pp.e20240942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709990v1</w:t>
+                <w:t xml:space="preserve">hal-04816089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Abs neutralizing type I IFNs in patients with severe Powassan, Usutu, or Ross River virus disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucy Bizien</w:t>
+                <w:t xml:space="preserve">La protéine virale NS1 : un acteur majeur de la pathogenèse des orthoflavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delifer</w:t>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tiberghien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221 (12), pp.e20240942. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2024.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816089v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin tropism during Usutu virus and West Nile virus infection: an amplifying and immunological role</w:t>
               </w:r>
@@ -1008,2232 +1008,2228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation of West Nile Virus and Usutu Virus in Europe: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16040599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04577858v1</w:t>
+                <w:t xml:space="preserve">hal-04709987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific domain within the 3′ untranslated region of Usutu virus confers resistance to the exonuclease ISG20</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Cannac</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52870-w⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734519v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of West Nile Virus and Usutu Virus in Europe: Overview and Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A specific domain within the 3′ untranslated region of Usutu virus confers resistance to the exonuclease ISG20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vivet-Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.599. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16040599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52870-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709987v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Usutu Virus Infections in Europe: A New Risk on Horizon?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rift Valley fever virus modulates apoptosis and immune response during infection of human astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dániel Cadar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15010077⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2207672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097927v1</w:t>
+                <w:t xml:space="preserve">hal-04157880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Diseases/Viruses Prevention, Control, Surveillance, and One Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs underlie West Nile virus encephalitis in ∼40% of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20230661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8050257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229635v1</w:t>
+                <w:t xml:space="preserve">hal-04229658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs underlie West Nile virus encephalitis in ∼40% of patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Marchal</w:t>
+                <w:t xml:space="preserve">Spatial scale influences the distribution of viral diversity in the eukaryotic virome of the mosquito Culex pipiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.vead054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20230661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229658v1</w:t>
+                <w:t xml:space="preserve">hal-04229785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale influences the distribution of viral diversity in the eukaryotic virome of the mosquito Culex pipiens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Diseases/Viruses Prevention, Control, Surveillance, and One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8050257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vead054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229785v1</w:t>
+                <w:t xml:space="preserve">hal-04229635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of Usutu and West Nile viruses on neuroinflammation, immune cell recruitment and blood–brain barrier integrity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Usutu Virus Infections in Europe: A New Risk on Horizon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dániel Cadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2156815⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15010077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030145v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Health Approach to Arbovirus Control in Africa: Interests, Challenges, and Difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norvi Rigobert Bienvenu Massengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms11061496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring SARS-CoV-2 Seroprevalence in Domestics and Exotic Animals in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Differential effects of Usutu and West Nile viruses on neuroinflammation, immune cell recruitment and blood–brain barrier integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachirou Tinto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Reboul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8090426⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2156815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229680v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus modulates apoptosis and immune response during infection of human astrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Quellec</w:t>
+                <w:t xml:space="preserve">Monitoring SARS-CoV-2 Seroprevalence in Domestics and Exotic Animals in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
+                <w:t xml:space="preserve">Baptiste Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Florence Reboul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2207672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8090426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157880v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Dendritic Cells in Viral Brain Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">West Nile Virus Neuroinfection in Humans: Peripheral Biomarkers of Neuroinflammation and Neuronal Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+                <w:t xml:space="preserve">Anna Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe van de Perre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (5), pp.04071. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.862053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14040756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678408v1</w:t>
+                <w:t xml:space="preserve">hal-03712574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu virus escapes langerin-induced restriction to productively infect human Langerhans cells, unlike West Nile virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Role of Dendritic Cells in Viral Brain Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Abiven</w:t>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Seffals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mouchet</w:t>
+                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Microbes and Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2045875⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.04071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.862053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595069v1</w:t>
+                <w:t xml:space="preserve">hal-03678408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usutu Virus Infects Human Placental Explants and Induces Congenital Defects in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+                <w:t xml:space="preserve">Yamileth Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamileth Chin</w:t>
+                <w:t xml:space="preserve">Mathilde Bergamelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14081619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation du virus de la dengue en Afrique de l’Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+                <w:t xml:space="preserve">Usutu virus escapes langerin-induced restriction to productively infect human Langerhans cells, unlike West Nile virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramane Kania</w:t>
+                <w:t xml:space="preserve">Marine Seffals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Samdapawindé Kagone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isidore Traore</w:t>
+                <w:t xml:space="preserve">Nicolas Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022007⟩</w:t>
+              <w:t xml:space="preserve">Emerging Microbes and Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2045875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678760v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Circulation of Usutu and West Nile Viruses: A One Health Approach in Humans, Domestic Animals and Mosquitoes in Burkina Faso, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Patinde Alexandre Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Samdapawindé Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.2016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu, West Nile, and Tick-Borne Encephalitis Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulation du virus de la dengue en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Samdapawindé Kagone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14102120⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.152-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887539v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence of Zika Virus Circulation in Burkina Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usutu, West Nile, and Tick-Borne Encephalitis Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.741. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11070741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14102120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765573v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Emerging Diseases/Viruses: Prevention, Control, Surveillance, and One Health”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3261,1242 +3257,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health surveillance of West Nile and Usutu viruses: a repeated cross-sectional study exploring seroprevalence and endemicity in Southern France, 2016 to 2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+                <w:t xml:space="preserve">Serological Evidence of Zika Virus Circulation in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bolloré</w:t>
+                <w:t xml:space="preserve">Didier Patindé Alexandre Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Samdapawindé Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+                <w:t xml:space="preserve">Alice Kiba-Koumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (25), pp.2200068. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.25.2200068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11070741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712527v1</w:t>
+                <w:t xml:space="preserve">hal-03765573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Nile Virus Neuroinfection in Humans: Peripheral Biomarkers of Neuroinflammation and Neuronal Damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">One Health surveillance of West Nile and Usutu viruses: a repeated cross-sectional study exploring seroprevalence and endemicity in Southern France, 2016 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nagy</w:t>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.756. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (25), pp.2200068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14040756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.25.2200068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712574v1</w:t>
+                <w:t xml:space="preserve">hal-03712527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
+                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Clé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+                <w:t xml:space="preserve">Jacqueline Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie France Martin</w:t>
+                <w:t xml:space="preserve">Damien Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678372v1</w:t>
+                <w:t xml:space="preserve">hal-03541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455730v1</w:t>
+                <w:t xml:space="preserve">hal-03678372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus et chercheurs sous le soleil de Montpellier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/VIR.2021.0885⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.697329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337942v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential neurovirulence of Usutu virus lineages in mice and neuronal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie France Martin</w:t>
+                <w:t xml:space="preserve">Virus et chercheurs sous le soleil de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (S1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/VIR.2021.0885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-020-02060-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03126852v1</w:t>
+                <w:t xml:space="preserve">hal-03337942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayaro Virus Infects Human Brain Cells and Induces a Potent Antiviral Response in Human Astrocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ferraris</w:t>
+                <w:t xml:space="preserve">Differential neurovirulence of Usutu virus lineages in mice and neuronal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-020-02060-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13030465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280111v1</w:t>
+                <w:t xml:space="preserve">hal-03126852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus infection : physiopathology and pathogenesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mayaro Virus Infects Human Brain Cells and Induces a Potent Antiviral Response in Human Astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0919⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13030465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503442v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+                <w:t xml:space="preserve">Rift Valley fever virus infection : physiopathology and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desandré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.263-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541060v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of SARS-CoV-2 in West Africa and assessment of risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,377 +4580,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Exposure to USUV and WNV in Zoo Animals in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9121005⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.e0008223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081918v1</w:t>
+                <w:t xml:space="preserve">hal-02886700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Evidence of Exposure to USUV and WNV in Zoo Animals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bollore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.e0008223. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9121005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886700v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Infection Promotes Local Inflammation, Cell Adhesion Molecule Upregulation, and Leukocyte Recruitment at the Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.e01183-20. </w:t>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive impacts of arbovirus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.233. </w:t>
@@ -5122,64 +5122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atteintes neurologiques liées au SARS-CoV-2 et autres coronavirus humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (8-9), pp.775-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5207,1282 +5207,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus induces strong inflammatory responses and impairs homeostasis and function of the human retinal pigment epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Progression historique du virus du Nil occidental en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2019.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083544v1</w:t>
+                <w:t xml:space="preserve">hal-02414304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu virus: A new threat?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gutierrez</w:t>
+                <w:t xml:space="preserve">Zika virus induces strong inflammatory responses and impairs homeostasis and function of the human retinal pigment epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Erkilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Damodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268819001213⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414235v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas autochtones de virus Zika en France métropolitaine : un changement de paradigme pour cet arbovirus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory L'Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nisole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (6), pp.329-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2019.0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Multiplexed And Flexible Molecular Approach For The Differential Detection Of Arboviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
+                <w:t xml:space="preserve">Usutu virus: A new threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268819001213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890121v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression historique du virus du Nil occidental en Europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Innovative Multiplexed And Flexible Molecular Approach For The Differential Detection Of Arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (5), pp.265-270. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2019.0787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414304v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of two Usutu virus lineages in Culex pipiens mosquitoes in the Camargue, France, 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le virus Usutu : la menace fantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Eiden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Marie</w:t>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61, pp.151 - 154. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8-9), pp.709 - 716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183408018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890103v1</w:t>
+                <w:t xml:space="preserve">hal-01907846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu : la menace fantôme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of two Usutu virus lineages in Culex pipiens mosquitoes in the Camargue, France, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+                <w:t xml:space="preserve">Martin Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Beck</w:t>
+                <w:t xml:space="preserve">Ute Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+                <w:t xml:space="preserve">Albane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (8-9), pp.709 - 716. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.151 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183408018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907846v1</w:t>
+                <w:t xml:space="preserve">hal-01890103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02374982v1</w:t>
+                <w:t xml:space="preserve">hal-02130334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Canet</w:t>
+                <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dias</w:t>
+                <w:t xml:space="preserve">Olivier Sillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gabelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Marie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.875-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130334v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02374982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.875-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712560v1</w:t>
@@ -6493,103 +6493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usutu virus : let's be vigilant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vande Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5), pp.233-236. </w:t>
@@ -6621,602 +6621,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Differences between Asian and African Lineage Zika Viruses in Human Neural Progenitor Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential virulence between Asian and African lineages of Zika virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Anfasa</w:t>
+                <w:t xml:space="preserve">Debby van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe van de Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurre y Siegers</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barry Rockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00292-17⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890219v1</w:t>
+                <w:t xml:space="preserve">hal-01745291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Efficiently Replicates in Human Retinal Epithelium and Disturbs Its Permeability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krishna Damodar</w:t>
+                <w:t xml:space="preserve">Phenotypic Differences between Asian and African Lineage Zika Viruses in Human Neural Progenitor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Anfasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurre y Siegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Kroeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+                <w:t xml:space="preserve">Noreen Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+                <w:t xml:space="preserve">V. Stalin Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (3), pp.e02144-16. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.e00292-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02144-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00292-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798685v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of Usutu virus on human neural cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Zika Virus Efficiently Replicates in Human Retinal Epithelium and Disturbs Its Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Erkilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Damodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), pp.e02144-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02144-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753851v1</w:t>
+                <w:t xml:space="preserve">hal-01798685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential virulence between Asian and African lineages of Zika virus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effect of Usutu virus on human neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Rockx</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005821. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745291v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD1 Participates in the Innate Immune Response Triggered by Hepatitis C Virus Polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,51 +7306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD1 Participates in the Innate Immune Response Triggered by Hepatitis C Virus Polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,103 +7427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Strains Potentially Display Different Infectious Profiles in Human Neural Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loustalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.161 - 169. </w:t>
@@ -7574,90 +7574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus epidemic: Africa should not be neglected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe van de Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 388 (10042), pp.337 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7691,103 +7691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus Zika L'émergence d'une menace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loustalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (4), pp.378 - 386. </w:t>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calpain activation by hepatitis C virus proteins inhibits the extrinsic apoptotic signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8513,260 +8513,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroprotective effects of the Wlds gene are correlated with proteasome expression rather than apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Axonal involvement in the Wlds neuroprotective effect: analysis of pure motoneurons in a mouse model protected from motor neuron disease at a pre-symptomatic age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelino Ferrer-Alcon</w:t>
+                <w:t xml:space="preserve">Florence E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05501.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (2), pp.530-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.04366.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712543v1</w:t>
+                <w:t xml:space="preserve">hal-02156297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axonal involvement in the Wlds neuroprotective effect: analysis of pure motoneurons in a mouse model protected from motor neuron disease at a pre-symptomatic age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The neuroprotective effects of the Wlds gene are correlated with proteasome expression rather than apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Ferrer-Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.2269-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05501.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.04366.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02156297v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inhibitor of Serine Proteases, Neuroserpin, Acts as a Neuroprotective Agent in a Mouse Model of Neurodegenerative Disease</w:t>
               </w:r>
@@ -8895,51 +8895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk between PML and p53 during poliovirus infection: implications for antiviral defense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliovirus-induced apoptosis is reduced in cells expressing a mutant CD155 selected during persistent poliovirus infection in neuroblastoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,51 +9303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus Usutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la société Française de microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9372,51 +9372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence du virus USUTU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’ITMO I3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9435,385 +9435,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque arboviral en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le risque associé au virus Usutu en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Parasitec</w:t>
+              <w:t xml:space="preserve">Comité Pilotage REACTing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163898v1</w:t>
+                <w:t xml:space="preserve">hal-02163897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ArboSud et le cadre de collaboration sur les arbovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Arbosud, to monitor and study arboviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques du Site ANRS Burkina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Healthy lives for all in 2030.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163889v1</w:t>
+                <w:t xml:space="preserve">hal-02163885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque associé au virus Usutu en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le risque arboviral en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Pilotage REACTing</w:t>
+              <w:t xml:space="preserve">Salon Parasitec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163897v1</w:t>
+                <w:t xml:space="preserve">hal-02163898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbosud, to monitor and study arboviruses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le projet ArboSud et le cadre de collaboration sur les arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy lives for all in 2030.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Annecy, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques du Site ANRS Burkina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163885v1</w:t>
+                <w:t xml:space="preserve">hal-02163889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative multiplexed and flexible molecular approach for the differential diagnosis of arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10163,126 +10163,126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fièvres hémorragiques virales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le virus Usutu fait son apparition en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+              <w:t xml:space="preserve">Nuisibles et parasites information (NPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163801v1</w:t>
+                <w:t xml:space="preserve">hal-02163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infections congénitales liées au virus ZIKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone des Laboratoires (RFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10301,96 +10301,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu fait son apparition en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les fièvres hémorragiques virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuisibles et parasites information (NPI)</w:t>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163826v1</w:t>
+                <w:t xml:space="preserve">hal-02163801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliovirus and apoptosis</w:t>
               </w:r>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,51 +10676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Health (Encyclopédie Universalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeypox (Encyclopédie Universalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10794,1068 +10794,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic virologique (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19. Variants, vaccin, immunité… des spécialistes répondent à vos questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720037v1</w:t>
+                <w:t xml:space="preserve">hal-03132502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants du Covid-19. « Il faudra peut-être se refaire vacciner dans un ou deux ans »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diagnostic virologique (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132501v1</w:t>
+                <w:t xml:space="preserve">hal-03720037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : à quelle vitesse les variants circulent-ils en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Variants du Covid-19. « Il faudra peut-être se refaire vacciner dans un ou deux ans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164899v1</w:t>
+                <w:t xml:space="preserve">hal-03132501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19. Variants, vaccin, immunité… des spécialistes répondent à vos questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : à quelle vitesse les variants circulent-ils en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132502v1</w:t>
+                <w:t xml:space="preserve">hal-03164899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus neurotropes (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827852v1</w:t>
+                <w:t xml:space="preserve">hal-03081923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURVEILLANCE DES INSECTES VECTEURS (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le zoo de Montpellier, laboratoire fabuleux d’étude des virus émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827856v1</w:t>
+                <w:t xml:space="preserve">hal-03132493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au zoo de Montpellier, des chercheurs étudient l’émergence de virus parfois transmissibles à l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Virus neurotropes (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132524v1</w:t>
+                <w:t xml:space="preserve">hal-03827852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : les purificateurs d'air sont-ils efficaces pour lutter contre le virus ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">SURVEILLANCE DES INSECTES VECTEURS (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132506v1</w:t>
+                <w:t xml:space="preserve">hal-03827856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : peut-on laver les masques chirurgicaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Au zoo de Montpellier, des chercheurs étudient l’émergence de virus parfois transmissibles à l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953660v1</w:t>
+                <w:t xml:space="preserve">hal-03132524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : faut-il désinfecter son téléphone entre chaque utilisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : les purificateurs d'air sont-ils efficaces pour lutter contre le virus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953656v1</w:t>
+                <w:t xml:space="preserve">hal-03132506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : faut-il désinfecter son téléphone entre chaque utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081923v1</w:t>
+                <w:t xml:space="preserve">hal-02953656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zoo de Montpellier, laboratoire fabuleux d’étude des virus émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : peut-on laver les masques chirurgicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi Libre</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132493v1</w:t>
+                <w:t xml:space="preserve">hal-02953660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu désormais bien implanté en Europe du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">En France, les moustiques transmettent aussi le virus Usutu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quotidien du Médecin.fr</w:t>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953746v1</w:t>
+                <w:t xml:space="preserve">hal-02953808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, les moustiques transmettent aussi le virus Usutu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le virus Usutu désormais bien implanté en Europe du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud Ouest</w:t>
+              <w:t xml:space="preserve">Le Quotidien du Médecin.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953808v1</w:t>
+                <w:t xml:space="preserve">hal-02953746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Montpellier, le cas unique d'un homme infecté par le virus Usutu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Zika, enquête sur une épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953768v1</w:t>
+                <w:t xml:space="preserve">hal-02953667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika, enquête sur une épidémie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Montpellier, le cas unique d'un homme infecté par le virus Usutu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953667v1</w:t>
+                <w:t xml:space="preserve">hal-02953768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12010,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaubaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepeule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Trespidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rovida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.31.25334556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bizien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240942" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01830-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734519v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52870-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16040599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8050257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Avanzini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Croce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Tinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2156815" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norvi Rigobert Bienvenu Massengo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Virolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reboul Salze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8090426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2207672" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.862053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seffals" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2045875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04068823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamileth Chin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bergamelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dicko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patinde Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagon&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patind&#233; Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kiba-Koumar&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11070741" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7100301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.25.2200068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nagy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040756" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/VIR.2021.0885" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13030465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0919" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kagon&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9121005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lannuzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01904-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Erkilic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Damodar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutierrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001213" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reynier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2018.08.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0787" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eiden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ziegler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171122" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vande Perre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0749" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Anfasa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurre y Siegers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Kroeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mumtaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stalin Raj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00292-17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02144-16" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005913" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby van Riel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rockx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005821" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03230-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03230-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31103-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simonin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003234" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H*" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziejski*" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari*" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoire*" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.06.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD861FM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712549v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floc&#8217;h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712543v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ferrer-Alcon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05501.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X32KHRT8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04366.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonderegger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vassalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3582-06.2006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091615v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K Chelbi-Alix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00031-06" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163889v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329552v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boutahar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831373v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74264-7_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couderc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783540742630" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720037v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132501v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03164899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132502v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132506v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953660v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953656v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081923v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132493v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953667v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Trespidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rovida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.31.25334556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaubaton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Revel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepeule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bizien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240942" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01830-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16040599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734519v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52870-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2207672" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Avanzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Croce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8050257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norvi Rigobert Bienvenu Massengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Tinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2156815" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Virolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reboul Salze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8090426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nagy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.862053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04068823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamileth Chin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bergamelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seffals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2045875" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patinde Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagon&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dicko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7100301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patind&#233; Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kiba-Koumar&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11070741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.25.2200068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/VIR.2021.0885" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13030465" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0919" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kagon&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9121005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lannuzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01904-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0787" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Erkilic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Damodar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0804" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001213" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reynier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2018.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907846v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ziegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171122" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vande Perre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0749" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby van Riel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rockx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005821" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Anfasa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurre y Siegers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Kroeg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mumtaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stalin Raj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00292-17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02144-16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005913" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03230-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03230-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31103-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simonin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003234" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H*" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziejski*" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari*" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoire*" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.06.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD861FM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712549v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floc&#8217;h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kato" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04366.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ferrer-Alcon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05501.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X32KHRT8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonderegger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vassalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3582-06.2006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091615v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K Chelbi-Alix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00031-06" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163885v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163898v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329552v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boutahar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163826v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831373v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74264-7_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couderc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783540742630" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132502v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132501v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03164899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132493v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827852v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132524v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132506v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953808v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953746v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>