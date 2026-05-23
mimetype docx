--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -234,667 +234,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs in 40% of patients with WNV encephalitis in seven new cohorts</w:t>
+                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Trespidi</w:t>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Ferrari</w:t>
+                <w:t xml:space="preserve">Maël Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rovida</w:t>
+                <w:t xml:space="preserve">Emma Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Marchal</w:t>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.08.31.25334556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330534v1</w:t>
+                <w:t xml:space="preserve">hal-05183300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
+                <w:t xml:space="preserve">Tracking the urban spread of Usutu virus in southern France: detection across biological and environmental matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Zoladek</w:t>
+                <w:t xml:space="preserve">Rachel Beaubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cannac</w:t>
+                <w:t xml:space="preserve">Justine Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Seite</w:t>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Davies</w:t>
+                <w:t xml:space="preserve">Karine Bollore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Quellec</w:t>
+                <w:t xml:space="preserve">Alexandre Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (9), pp.e0013506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183300v1</w:t>
+                <w:t xml:space="preserve">hal-05263884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the urban spread of Usutu virus in southern France: detection across biological and environmental matrices</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs in 40% of patients with WNV encephalitis in seven new cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Beaubaton</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Revel</w:t>
+                <w:t xml:space="preserve">Francesca Trespidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Alessandro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bollore</w:t>
+                <w:t xml:space="preserve">Francesca Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lepeule</w:t>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (9), pp.e0013506. </w:t>
+              <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.08.31.25334556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263884v1</w:t>
+                <w:t xml:space="preserve">hal-05330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Abs neutralizing type I IFNs in patients with severe Powassan, Usutu, or Ross River virus disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">La protéine virale NS1 : un acteur majeur de la pathogenèse des orthoflavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Bizien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20240942⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2024.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816089v1</w:t>
+                <w:t xml:space="preserve">hal-04709990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine virale NS1 : un acteur majeur de la pathogenèse des orthoflavivirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Revel</w:t>
+                <w:t xml:space="preserve">Auto-Abs neutralizing type I IFNs in patients with severe Powassan, Usutu, or Ross River virus disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+                <w:t xml:space="preserve">Céline Delifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (3), pp.187-197. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (12), pp.e20240942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2024.1050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709990v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin tropism during Usutu virus and West Nile virus infection: an amplifying and immunological role</w:t>
               </w:r>
@@ -1008,3949 +1008,3949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of West Nile Virus and Usutu Virus in Europe: Overview and Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A specific domain within the 3′ untranslated region of Usutu virus confers resistance to the exonuclease ISG20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vivet-Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16040599⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52870-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709987v1</w:t>
+                <w:t xml:space="preserve">hal-04734519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation of West Nile Virus and Usutu Virus in Europe: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16040599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04577858v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific domain within the 3′ untranslated region of Usutu virus confers resistance to the exonuclease ISG20</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jim Zoladek</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila El Kazzi</w:t>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caval</w:t>
+                <w:t xml:space="preserve">Carole Guillemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vivet-Boudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Cannac</w:t>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8528. </w:t>
+              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52870-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734519v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus modulates apoptosis and immune response during infection of human astrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential effects of Usutu and West Nile viruses on neuroinflammation, immune cell recruitment and blood–brain barrier integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2207672⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2156815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157880v1</w:t>
+                <w:t xml:space="preserve">hal-04030145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs underlie West Nile virus encephalitis in ∼40% of patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One Health Approach to Arbovirus Control in Africa: Interests, Challenges, and Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norvi Rigobert Bienvenu Massengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20230661⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229658v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale influences the distribution of viral diversity in the eukaryotic virome of the mosquito Culex pipiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs underlie West Nile virus encephalitis in ∼40% of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Exbrayat</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Avanzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Loire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Charriat</w:t>
+                <w:t xml:space="preserve">Stefania Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/vead054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20230661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229785v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Diseases/Viruses Prevention, Control, Surveillance, and One Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial scale influences the distribution of viral diversity in the eukaryotic virome of the mosquito Culex pipiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8050257⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.vead054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229635v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Usutu Virus Infections in Europe: A New Risk on Horizon?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Emerging Diseases/Viruses Prevention, Control, Surveillance, and One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15010077⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8050257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097927v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health Approach to Arbovirus Control in Africa: Interests, Challenges, and Difficulties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Human Usutu Virus Infections in Europe: A New Risk on Horizon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Cadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061496⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15010077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229649v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of Usutu and West Nile viruses on neuroinflammation, immune cell recruitment and blood–brain barrier integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Constant</w:t>
+                <w:t xml:space="preserve">Monitoring SARS-CoV-2 Seroprevalence in Domestics and Exotic Animals in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+                <w:t xml:space="preserve">Laurie Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+                <w:t xml:space="preserve">Baptiste Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Reboul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2156815⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8090426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030145v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring SARS-CoV-2 Seroprevalence in Domestics and Exotic Animals in Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Virolle</w:t>
+                <w:t xml:space="preserve">Rift Valley fever virus modulates apoptosis and immune response during infection of human astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chenet</w:t>
+                <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Reboul Salze</w:t>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.426. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8090426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2207672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229680v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Nile Virus Neuroinfection in Humans: Peripheral Biomarkers of Neuroinflammation and Neuronal Damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Role of Dendritic Cells in Viral Brain Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nagy</w:t>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.756. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.04071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14040756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.862053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712574v1</w:t>
+                <w:t xml:space="preserve">hal-03678408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Dendritic Cells in Viral Brain Infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Usutu virus escapes langerin-induced restriction to productively infect human Langerhans cells, unlike West Nile virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+                <w:t xml:space="preserve">Hervé Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe van de Perre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Marine Seffals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.862053⟩</w:t>
+              <w:t xml:space="preserve">Emerging Microbes and Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2045875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678408v1</w:t>
+                <w:t xml:space="preserve">hal-03595069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usutu Virus Infects Human Placental Explants and Induces Congenital Defects in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamileth Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bergamelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14081619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu virus escapes langerin-induced restriction to productively infect human Langerhans cells, unlike West Nile virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Abiven</w:t>
+                <w:t xml:space="preserve">Circulation du virus de la dengue en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Seffals</w:t>
+                <w:t xml:space="preserve">Dramane Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouchet</w:t>
+                <w:t xml:space="preserve">Thérèse Samdapawindé Kagone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Microbes and Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2045875⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.152-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595069v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Circulation of Usutu and West Nile Viruses: A One Health Approach in Humans, Domestic Animals and Mosquitoes in Burkina Faso, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachirou Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Patinde Alexandre Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Samdapawindé Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.2016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation du virus de la dengue en Afrique de l’Ouest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usutu, West Nile, and Tick-Borne Encephalitis Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022007⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678760v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu, West Nile, and Tick-Borne Encephalitis Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One Health surveillance of West Nile and Usutu viruses: a repeated cross-sectional study exploring seroprevalence and endemicity in Southern France, 2016 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2120. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (25), pp.2200068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14102120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.25.2200068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887539v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue “Emerging Diseases/Viruses: Prevention, Control, Surveillance, and One Health”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serological Evidence of Zika Virus Circulation in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Patindé Alexandre Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Samdapawindé Kagoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kiba-Koumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed7100301⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11070741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887542v1</w:t>
+                <w:t xml:space="preserve">hal-03765573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence of Zika Virus Circulation in Burkina Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue “Emerging Diseases/Viruses: Prevention, Control, Surveillance, and One Health”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.741. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11070741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed7100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765573v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health surveillance of West Nile and Usutu viruses: a repeated cross-sectional study exploring seroprevalence and endemicity in Southern France, 2016 to 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">West Nile Virus Neuroinfection in Humans: Peripheral Biomarkers of Neuroinflammation and Neuronal Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bolloré</w:t>
+                <w:t xml:space="preserve">Anna Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foulongne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (25), pp.2200068. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.25.2200068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14040756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712527v1</w:t>
+                <w:t xml:space="preserve">hal-03712574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
+                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Butterworth</w:t>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gregoire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desandré</w:t>
+                <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541060v1</w:t>
+                <w:t xml:space="preserve">hal-03678372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie France Martin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.697329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678372v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Bolloré</w:t>
+                <w:t xml:space="preserve">Virus et chercheurs sous le soleil de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (S1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/VIR.2021.0885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455730v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus et chercheurs sous le soleil de Montpellier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Differential neurovirulence of Usutu virus lineages in mice and neuronal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/VIR.2021.0885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-020-02060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337942v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential neurovirulence of Usutu virus lineages in mice and neuronal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rift Valley fever virus infection : physiopathology and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-020-02060-4⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.263-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126852v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayaro Virus Infects Human Brain Cells and Induces a Potent Antiviral Response in Human Astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13030465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus infection : physiopathology and pathogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Desandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (5), pp.263-279. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503442v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of SARS-CoV-2 in West Africa and assessment of risk factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salinas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Traore</w:t>
+                <w:t xml:space="preserve">Lina Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268820002149⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.e0008223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712572v1</w:t>
+                <w:t xml:space="preserve">hal-02886700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Evidence of Exposure to USUV and WNV in Zoo Animals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bollore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9121005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886700v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Exposure to USUV and WNV in Zoo Animals in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+                <w:t xml:space="preserve">Spreading of SARS-CoV-2 in West Africa and assessment of risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Tinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Kagoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.1005. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.e213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens9121005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268820002149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081918v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Infection Promotes Local Inflammation, Cell Adhesion Molecule Upregulation, and Leukocyte Recruitment at the Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.e01183-20. </w:t>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive impacts of arbovirus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.233. </w:t>
@@ -5122,64 +5122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atteintes neurologiques liées au SARS-CoV-2 et autres coronavirus humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (8-9), pp.775-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5207,680 +5207,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression historique du virus du Nil occidental en Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Zika virus induces strong inflammatory responses and impairs homeostasis and function of the human retinal pigment epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Erkilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Damodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2019.0787⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414304v1</w:t>
+                <w:t xml:space="preserve">hal-02083544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus induces strong inflammatory responses and impairs homeostasis and function of the human retinal pigment epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Cas autochtones de virus Zika en France métropolitaine : un changement de paradigme pour cet arbovirus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nisole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2019.0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083544v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas autochtones de virus Zika en France métropolitaine : un changement de paradigme pour cet arbovirus ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Usutu virus: A new threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2019.0804⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268819001213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712568v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usutu virus: A new threat?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gutierrez</w:t>
+                <w:t xml:space="preserve">An Innovative Multiplexed And Flexible Molecular Approach For The Differential Detection Of Arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bruyère-Ostells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268819001213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414235v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Multiplexed And Flexible Molecular Approach For The Differential Detection Of Arboviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progression historique du virus du Nil occidental en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.81-88. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2019.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890121v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus Usutu : la menace fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,538 +5951,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of two Usutu virus lineages in Culex pipiens mosquitoes in the Camargue, France, 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Eiden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Olivier Sillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.875-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890103v1</w:t>
+                <w:t xml:space="preserve">inserm-02374982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Canet</w:t>
+                <w:t xml:space="preserve">Chloé Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Emergence of two Usutu virus lineages in Culex pipiens mosquitoes in the Camargue, France, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sillam</w:t>
+                <w:t xml:space="preserve">Ute Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+                <w:t xml:space="preserve">Albane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (5), pp.875-878. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.151 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02374982v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Usutu Virus Infection with Atypical Neurologic Presentation, Montpellier, France, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.875-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2405.171122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712560v1</w:t>
@@ -6493,103 +6493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usutu virus : let's be vigilant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vande Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5), pp.233-236. </w:t>
@@ -6621,602 +6621,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential virulence between Asian and African lineages of Zika virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic Differences between Asian and African Lineage Zika Viruses in Human Neural Progenitor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debby van Riel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+                <w:t xml:space="preserve">Fatih Anfasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Rockx</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jurre y Siegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Kroeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stalin Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005821⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.e00292-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00292-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745291v1</w:t>
+                <w:t xml:space="preserve">hal-01890219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Differences between Asian and African Lineage Zika Viruses in Human Neural Progenitor Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark van Der Kroeg</w:t>
+                <w:t xml:space="preserve">Zika Virus Efficiently Replicates in Human Retinal Epithelium and Disturbs Its Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Erkilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Damodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreen Mumtaz</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stalin Raj</w:t>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.e00292-17. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), pp.e02144-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00292-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02144-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890219v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Efficiently Replicates in Human Retinal Epithelium and Disturbs Its Permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Deleterious effect of Usutu virus on human neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krishna Damodar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02144-16⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798685v1</w:t>
+                <w:t xml:space="preserve">hal-01753851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of Usutu virus on human neural cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential virulence between Asian and African lineages of Zika virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debby van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Rockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005913. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.e0005821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753851v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD1 Participates in the Innate Immune Response Triggered by Hepatitis C Virus Polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,51 +7306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD1 Participates in the Innate Immune Response Triggered by Hepatitis C Virus Polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,103 +7427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Strains Potentially Display Different Infectious Profiles in Human Neural Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loustalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.161 - 169. </w:t>
@@ -7555,291 +7555,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus epidemic: Africa should not be neglected</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Le virus Zika L'émergence d'une menace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loustalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31103-5⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.378 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163204016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836917v1</w:t>
+                <w:t xml:space="preserve">hal-01387483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Zika L'émergence d'une menace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus epidemic: Africa should not be neglected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Kagoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe van de Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (4), pp.378 - 386. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 388 (10042), pp.337 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163204016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31103-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387483v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphotoxin signaling is initiated by the viral polymerase in HCV-linked tumorigenesis</w:t>
               </w:r>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calpain activation by hepatitis C virus proteins inhibits the extrinsic apoptotic signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8519,51 +8519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axonal involvement in the Wlds neuroprotective effect: analysis of pure motoneurons in a mouse model protected from motor neuron disease at a pre-symptomatic age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,51 +8623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroprotective effects of the Wlds gene are correlated with proteasome expression rather than apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Ferrer-Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8895,51 +8895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk between PML and p53 during poliovirus infection: implications for antiviral defense.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliovirus-induced apoptosis is reduced in cells expressing a mutant CD155 selected during persistent poliovirus infection in neuroblastoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,732 +9138,827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t>
+                <w:t xml:space="preserve">L’écologie de la Santé en Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Prat</w:t>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jeanneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t>
+              <w:t xml:space="preserve">18ème Festival de la Camargue et du Delta du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006800v1</w:t>
+                <w:t xml:space="preserve">hal-05612308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Makoundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la société Française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163848v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du virus USUTU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le virus Usutu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l’ITMO I3M</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la société Française de microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163850v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque associé au virus Usutu en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Emergence du virus USUTU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Pilotage REACTing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’ITMO I3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163897v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbosud, to monitor and study arboviruses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le risque arboviral en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy lives for all in 2030.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Annecy, France</w:t>
+              <w:t xml:space="preserve">Salon Parasitec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163885v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque arboviral en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le projet ArboSud et le cadre de collaboration sur les arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Parasitec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques du Site ANRS Burkina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163898v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ArboSud et le cadre de collaboration sur les arbovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le risque associé au virus Usutu en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques du Site ANRS Burkina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Comité Pilotage REACTing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163889v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arbosud, to monitor and study arboviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Healthy lives for all in 2030.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An innovative multiplexed and flexible molecular approach for the differential diagnosis of arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Regional Congress of the ISBT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Coppenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9873,279 +9968,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10155,504 +10250,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu fait son apparition en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les infections congénitales liées au virus ZIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuisibles et parasites information (NPI)</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires (RFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163826v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections congénitales liées au virus ZIKA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les fièvres hémorragiques virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires (RFL)</w:t>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163808v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fièvres hémorragiques virales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le virus Usutu fait son apparition en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+              <w:t xml:space="preserve">Nuisibles et parasites information (NPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163801v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliovirus and apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses and Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Springer, 2004, Progress in Molecular and Subcellular Biology, 978-3-540-74263-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74264-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliovirus and apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alonso, Covadonga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses and Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-69, 2004, Progress in Molecular and Subcellular Biology, 978-3-540-74264-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00319910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10662,1208 +10757,1208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Health (Encyclopédie Universalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeypox (Encyclopédie Universalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19. Variants, vaccin, immunité… des spécialistes répondent à vos questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Diagnostic virologique (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132502v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic virologique (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Variants du Covid-19. « Il faudra peut-être se refaire vacciner dans un ou deux ans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720037v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants du Covid-19. « Il faudra peut-être se refaire vacciner dans un ou deux ans »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : à quelle vitesse les variants circulent-ils en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132501v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : à quelle vitesse les variants circulent-ils en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Covid-19. Variants, vaccin, immunité… des spécialistes répondent à vos questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164899v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Virus neurotropes (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081923v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le zoo de Montpellier, laboratoire fabuleux d’étude des virus émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SURVEILLANCE DES INSECTES VECTEURS (Encyclopédie Universalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132493v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus neurotropes (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Au zoo de Montpellier, des chercheurs étudient l’émergence de virus parfois transmissibles à l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827852v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURVEILLANCE DES INSECTES VECTEURS (Encyclopédie Universalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : les purificateurs d'air sont-ils efficaces pour lutter contre le virus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827856v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au zoo de Montpellier, des chercheurs étudient l’émergence de virus parfois transmissibles à l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : peut-on laver les masques chirurgicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132524v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : les purificateurs d'air sont-ils efficaces pour lutter contre le virus ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : faut-il désinfecter son téléphone entre chaque utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132506v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : faut-il désinfecter son téléphone entre chaque utilisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le zoo de Montpellier, laboratoire fabuleux d’étude des virus émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
+              <w:t xml:space="preserve">Midi Libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953656v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : peut-on laver les masques chirurgicaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
+              <w:t xml:space="preserve">Que sait-on de la nouvelle mutation du coronavirus au Royaume-Uni ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953660v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, les moustiques transmettent aussi le virus Usutu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le virus Usutu désormais bien implanté en Europe du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud Ouest</w:t>
+              <w:t xml:space="preserve">Le Quotidien du Médecin.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953808v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Usutu désormais bien implanté en Europe du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">En France, les moustiques transmettent aussi le virus Usutu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quotidien du Médecin.fr</w:t>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953746v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika, enquête sur une épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Montpellier, le cas unique d'un homme infecté par le virus Usutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi Libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12010,51 +12105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Trespidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rovida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.31.25334556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaubaton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Revel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepeule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bizien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240942" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01830-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16040599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734519v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52870-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2207672" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Avanzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Croce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8050257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norvi Rigobert Bienvenu Massengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Tinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2156815" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Virolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reboul Salze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8090426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nagy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.862053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04068823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamileth Chin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bergamelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seffals" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2045875" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patinde Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagon&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dicko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7100301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patind&#233; Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kiba-Koumar&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11070741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.25.2200068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/VIR.2021.0885" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13030465" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0919" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salinas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kagon&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9121005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lannuzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01904-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0787" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Erkilic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Damodar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0804" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001213" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reynier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2018.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907846v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eiden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ziegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171122" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vande Perre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0749" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby van Riel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rockx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005821" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Anfasa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurre y Siegers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Kroeg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mumtaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stalin Raj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00292-17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02144-16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005913" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03230-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03230-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31103-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simonin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003234" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H*" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziejski*" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari*" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoire*" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.06.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD861FM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712549v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floc&#8217;h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kato" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04366.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ferrer-Alcon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05501.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X32KHRT8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonderegger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vassalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3582-06.2006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091615v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K Chelbi-Alix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00031-06" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163885v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163898v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329552v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boutahar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163826v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831373v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74264-7_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couderc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783540742630" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132502v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132501v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03164899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132493v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827852v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132524v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132506v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953808v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953746v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaubaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepeule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Trespidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rovida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.31.25334556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bizien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240942" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01830-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734519v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52870-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16040599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Tinto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2156815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norvi Rigobert Bienvenu Massengo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Avanzini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Croce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Exbrayat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8050257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Virolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reboul Salze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8090426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2207672" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.862053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seffals" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2045875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04068823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamileth Chin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bergamelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dicko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Traore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patinde Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Samdapawind&#233; Kagon&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.25.2200068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patind&#233; Alexandre Kabor&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kiba-Koumar&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11070741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7100301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nagy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040756" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/VIR.2021.0885" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13030465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9121005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salinas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dicko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kagon&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002149" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lannuzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01904-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Erkilic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Damodar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0804" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001213" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reynier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bruy&#232;re-Ostells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2018.08.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0787" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907846v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eiden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ziegler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vande Perre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0749" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Anfasa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurre y Siegers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Kroeg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Mumtaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stalin Raj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00292-17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02144-16" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005913" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby van Riel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rockx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005821" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03230-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03230-15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.09.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31103-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simonin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003234" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H*" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolodziejski*" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akkari*" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoire*" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floc'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.06.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD861FM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712549v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akkari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floc&#8217;h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156297v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kato" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04366.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ferrer-Alcon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05501.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X32KHRT8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonderegger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vassalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3582-06.2006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091615v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pampin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Percherancier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K Chelbi-Alix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00031-06" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612308v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163897v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163885v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boutahar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163808v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163826v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74264-7_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319910v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couderc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783540742630" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827859v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827858v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720037v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132501v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03164899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827852v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827856v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132506v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953656v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03132493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081923v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>