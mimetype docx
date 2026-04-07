--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -1785,265 +1785,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3_4), p.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.295-309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691589v1</w:t>
+                <w:t xml:space="preserve">hal-01686378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, p.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.25.295-309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686378v1</w:t>
+                <w:t xml:space="preserve">hal-01691589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Optimization of the Steam Thermolysis: A Process to Recover Carbon Fibers from Polymer-Matrix Composites</w:t>
               </w:r>
@@ -3344,277 +3344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques de fibres de carbone issues du recyclage par vapo-thermolyse de composites à matrices PEEK et de mélange de composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Botaro</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
+              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421104v1</w:t>
+                <w:t xml:space="preserve">hal-02385883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.0 rCF based composite materials: manufacturing processes and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Propriétés physico-chimiques de fibres de carbone issues du recyclage par vapo-thermolyse de composites à matrices PEEK et de mélange de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">O. H. Margoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Botaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CUSTOMISIZE LEITAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385883v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of carbon fibres from composite waste by hydrolysis in subcritical water</w:t>
               </w:r>
@@ -3810,165 +3810,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resin removal from carbon-based composites by wet thermomechanical process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal depolymerization of carbon-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Oliveira Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1865-1875</w:t>
+              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753247v1</w:t>
+                <w:t xml:space="preserve">hal-01725213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of carbon fiber reinforced polymer waste by steam-thermolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Nunez Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,178 +3996,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.554-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal depolymerization of carbon-based composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resin removal from carbon-based composites by wet thermomechanical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Oliveira Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1865-1875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725213v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques de fibres de carbone recyclées par vapo-thermolyse</w:t>
               </w:r>
@@ -4842,269 +4842,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic polymorphic transition of the 7-alpha-12-alpha-diacetoxycyclo[3]cholate</w:t>
+                <w:t xml:space="preserve">Analysis of a two-step release of two different solvents by heating crystals of cyclocholate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journées de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXVIème JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947779v1</w:t>
+                <w:t xml:space="preserve">hal-01946671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a two-step release of two different solvents by heating crystals of cyclocholate</w:t>
+                <w:t xml:space="preserve">Topotactic polymorphic transition of the 7-alpha-12-alpha-diacetoxycyclo[3]cholate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bucaille</w:t>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème Journées de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946671v1</w:t>
+                <w:t xml:space="preserve">hal-01947779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrap tire pyrolysis : experiment and modelling</w:t>
               </w:r>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>