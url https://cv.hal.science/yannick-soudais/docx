--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1456,291 +1456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Recovered Carbon Black Obtained by Waste Tires Steam Water Thermolysis: An Industrial Application</w:t>
+                <w:t xml:space="preserve">Impact of Solvolysis Process on Both Depolymerization Kinetics of Nylon 6 and Recycling Carbon Fibers from Waste Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Herblot</w:t>
+                <w:t xml:space="preserve">Chaima Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (8), p.2757-2770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9822-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2853-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9901-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915193v1</w:t>
+                <w:t xml:space="preserve">hal-01637244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvolysis Process on Both Depolymerization Kinetics of Nylon 6 and Recycling Carbon Fibers from Waste Composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Recovered Carbon Black Obtained by Waste Tires Steam Water Thermolysis: An Industrial Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Chaabani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">M Herblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.2853-2865. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (8), p.2757-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9901-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9822-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637244v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF SUBCRITICAL AND SUPERCRITICAL WATER ON BOTH DEPOLYMERIZATION KINETICS OF NYLON 6 AND RECYCLING CARBON FIBERS FROM WASTE COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,51 +1921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Optimization of the Steam Thermolysis: A Process to Recover Carbon Fibers from Polymer-Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon fibres reclaimed from steam-thermal recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of carbon fibres from composite waste by hydrolysis in subcritical water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,51 +3721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of subcritical and supercritical water on both depolymerization kinetics of nylon 6 and recycling carbon fibers from waste composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin removal from carbon-based composites by wet thermomechanical process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de déchets à matrice organique par un procédé de vapo-thermolyse = Recycling of organic matrix wastes by steam-thermolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of carbon fibers from composite waste by solvolysis in subcritical water using a view cell reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mass transfer during hydrothermal conversion of waste composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>