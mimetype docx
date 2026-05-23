--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1456,291 +1456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvolysis Process on Both Depolymerization Kinetics of Nylon 6 and Recycling Carbon Fibers from Waste Composite</w:t>
+                <w:t xml:space="preserve">Assessment of Recovered Carbon Black Obtained by Waste Tires Steam Water Thermolysis: An Industrial Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Chaabani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">L. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Herblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.2853-2865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9901-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (8), p.2757-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9822-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637244v1</w:t>
+                <w:t xml:space="preserve">hal-01915193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Recovered Carbon Black Obtained by Waste Tires Steam Water Thermolysis: An Industrial Application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Solvolysis Process on Both Depolymerization Kinetics of Nylon 6 and Recycling Carbon Fibers from Waste Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Herblot</w:t>
+                <w:t xml:space="preserve">Chaima Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (8), p.2757-2770. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2853-2865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9822-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9901-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915193v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF SUBCRITICAL AND SUPERCRITICAL WATER ON BOTH DEPOLYMERIZATION KINETICS OF NYLON 6 AND RECYCLING CARBON FIBERS FROM WASTE COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,308 +1785,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulanghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, p.68-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686378v1</w:t>
+                <w:t xml:space="preserve">hal-01691589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using steam thermolysis to recycle carbon fibres from composite waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de détermination de la résistance en cisaillement à l’interface. Application au PA66 10%FC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3_4), p.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.295-309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691589v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Optimization of the Steam Thermolysis: A Process to Recover Carbon Fibers from Polymer-Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of carbon fibres reclaimed from steam-thermal recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of carbon fibres from composite waste by hydrolysis in subcritical water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,51 +3721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of subcritical and supercritical water on both depolymerization kinetics of nylon 6 and recycling carbon fibers from waste composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,273 +3810,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal depolymerization of carbon-based composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling of carbon fiber reinforced polymer waste by steam-thermolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Rong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Oliveira Nunes</w:t>
+                <w:t xml:space="preserve">Andrea Nunez Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.554-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725213v1</w:t>
+                <w:t xml:space="preserve">hal-01737062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of carbon fiber reinforced polymer waste by steam-thermolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal depolymerization of carbon-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Nunez Oliveira</w:t>
+                <w:t xml:space="preserve">Yi Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Oliveira Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.554-567</w:t>
+              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737062v1</w:t>
+                <w:t xml:space="preserve">hal-01725213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin removal from carbon-based composites by wet thermomechanical process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de déchets à matrice organique par un procédé de vapo-thermolyse = Recycling of organic matrix wastes by steam-thermolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Soudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of carbon fibers from composite waste by solvolysis in subcritical water using a view cell reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mass transfer during hydrothermal conversion of waste composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Botaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paiva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01445-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8630232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Oliveira Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guineheuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Aparecida da Silva Moris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maria Faulstich de Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1416-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01915193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herblot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9822-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9901-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01648655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.295-309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yin Ye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9220-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyin Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Serbanescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Soare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9054-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Mango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Moga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Blazek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blazeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.06.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Chateau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-004-0318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(97)00011-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCKDC0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M F Paiva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Botaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Margoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01635761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nunez Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bucaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>