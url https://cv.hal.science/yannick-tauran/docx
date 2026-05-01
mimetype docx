--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -93,4628 +93,4762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel agonist for the HGF receptor MET promotes differentiation of human pluripotent stem cells into hepatocyte-like cells</w:t>
+                <w:t xml:space="preserve">Controllable Reconfiguration of DNA Nanostar Hydrogel Networks via Sticky-End Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danoy Mathieu</w:t>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimura Keiichi</w:t>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.103169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2026.103169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817909v1</w:t>
+                <w:t xml:space="preserve">hal-05552199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the proteome and metabolome of human liver sinusoidal endothelial-like cells derived from induced pluripotent stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+                <w:t xml:space="preserve">A novel agonist for the HGF receptor MET promotes differentiation of human pluripotent stem cells into hepatocyte-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tauran</w:t>
+                <w:t xml:space="preserve">Lereau-Bernier Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Bruce</w:t>
+                <w:t xml:space="preserve">Segard Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+                <w:t xml:space="preserve">Danoy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimura Keiichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (9), pp.527-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288696v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hiPSCs differentiation toward hepatocyte-like cells upon extended exposition to oncostatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the proteome and metabolome of human liver sinusoidal endothelial-like cells derived from induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Mori</w:t>
+                <w:t xml:space="preserve">Johanna Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 114, pp.36-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 120, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884044v1</w:t>
+                <w:t xml:space="preserve">hal-03288696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling during the differentiation of human induced pluripotent stem cells into hepatocyte-like cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112, pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diff.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of hiPSCs-derived LSECs with nanoCAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of hiPSCs differentiation toward hepatocyte-like cells upon extended exposition to oncostatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Scheidecker</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9mo00135b⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438467v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of hiPSCs-derived LSECs with nanoCAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Shinohara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+                <w:t xml:space="preserve">Yuta Koui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9mo00135b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884096v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcription factors and their regulatory roles during a step-by-step differentiation of induced pluripotent stem cells into hepatocyte-like cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+                <w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Essaouiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teru Okitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poulain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MO00122K⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.110892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357458v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the mechanical properties of a chromatin analog and the epigenetic effects of para-sulphonato-calix[4]arene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Tarhan</w:t>
+                <w:t xml:space="preserve">Integration of metabolomic and transcriptomic profiling to compare two protocols of differentiation of human induced pluripotent stem cells into hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42267-x⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105859v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+                <w:t xml:space="preserve">Analysis of the transcription factors and their regulatory roles during a step-by-step differentiation of induced pluripotent stem cells into hepatocyte-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lereau-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poulain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.7-17. </w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9MO00122K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357456v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolomic and transcriptomic profiling to compare two protocols of differentiation of human induced pluripotent stem cells into hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+                <w:t xml:space="preserve">Direct measurement of the mechanical properties of a chromatin analog and the epigenetic effects of para-sulphonato-calix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.09.034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42267-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357452v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Flexibility Define the Inhibition of the H3N2 Influenza Endonuclease Enzyme by Calix[n]arenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.73. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics8020073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388591v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the mechanism of the considerable mechanical stiffening of DNA induced by the couple Zn2+/Calix[4]arene-1,3-O-diphosphorous acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Size and Flexibility Define the Inhibition of the H3N2 Influenza Endonuclease Enzyme by Calix[n]arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Gerves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+                <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19712-4⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics8020073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105863v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solid-state structures of organic salts formed by calix[4]arene dihydroxyphosphonic acid with nucleic bases cations: adeninium, cytosinium, guaninium and uracilium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Shkurenko</w:t>
+                <w:t xml:space="preserve">Elucidating the mechanism of the considerable mechanical stiffening of DNA induced by the couple Zn2+/Calix[4]arene-1,3-O-diphosphorous acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Lazar</w:t>
+                <w:t xml:space="preserve">Laurent Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Gerves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10610278.2018.1439171⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.Article number: 1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19712-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388595v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the mechanism by which magnesium specifically modifies the mechanical properties of DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The solid-state structures of organic salts formed by calix[4]arene dihydroxyphosphonic acid with nucleic bases cations: adeninium, cytosinium, guaninium and uracilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Shkurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Montasser</w:t>
+                <w:t xml:space="preserve">Adina Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A W Coleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tauran</w:t>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Jalabert</w:t>
+                <w:t xml:space="preserve">Alda Navaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5-6), pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10610278.2018.1439171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105864v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopolymorphs – a variety of self-organization of para-sulphonato-calix[8]arene and phenanthroline in the solid state</w:t>
+                <w:t xml:space="preserve">Direct measurement of the mechanism by which magnesium specifically modifies the mechanical properties of DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Leśniewska</w:t>
+                <w:t xml:space="preserve">I. Montasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coleman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A W Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinga Suwińska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105865v1</w:t>
+                <w:t xml:space="preserve">hal-02105864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and practical technique for real-time monitoring of biomolecular interactions using mechanical responses of macromolecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudopolymorphs – a variety of self-organization of para-sulphonato-calix[8]arene and phenanthroline in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Barbara Leśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Suwińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28001⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (46), pp.8858-8870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CE01753C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105866v1</w:t>
+                <w:t xml:space="preserve">hal-02105865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural requirements for anti-oxidant activity of calix[n]arenes and their associated anti-bacterial activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A rapid and practical technique for real-time monitoring of biomolecular interactions using mechanical responses of macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC08576K⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105871v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and in vivo biological activities of the calix[n]arenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural requirements for anti-oxidant activity of calix[n]arenes and their associated anti-bacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (5), pp.851-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08576K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477906v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Curcumin-Nanocarriers Based on Host-Guest Interactions for Alzheimer Disease Diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourboulou</w:t>
+                <w:t xml:space="preserve">Cellular and in vivo biological activities of the calix[n]arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Belkouch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388726v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Applications of Calix[ n ]arene Capped Silver Nanoparticles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional Curcumin-Nanocarriers Based on Host-Guest Interactions for Alzheimer Disease Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina N Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourboulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Belkouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2015.10850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7439.1000270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105868v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large negatively charged organic host molecules as inhibitors of endonuclease enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bio-Applications of Calix[ n ]arene Capped Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc04805a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.6308-6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2015.10850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204429v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solid-state structures of the ethanol solvated complexes of para-sulphonato-calix[4]arene with magnesium and calcium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Suwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (1-2), pp.177-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10847-013-0342-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosine: para-sulphonato-calix[4]arene assemblies: in solution, in the solid-state and on the surface of hybrid silver nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Large negatively charged organic host molecules as inhibitors of endonuclease enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grosso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Anjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-012-0235-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (77), pp.11404-11406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc04805a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597146v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony W. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (64), pp.7150-7152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition by gold, silver and copper nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cytosine: para-sulphonato-calix[4]arene assemblies: in solution, in the solid-state and on the surface of hybrid silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World journal of biological chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.35-63. </w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (1-4), pp.213 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4331/wjbc.v4.i3.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10847-012-0235-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204488v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Recognition and Transport of Active Pharmaceutical Ingredients on Anionic Calix[4]arene-Capped Silver Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular recognition by gold, silver and copper nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beonjoom Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/191828⟩</w:t>
+              <w:t xml:space="preserve">World journal of biological chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.35-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4331/wjbc.v4.i3.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388618v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic Calixarene-Capped Silver Nanoparticles Show Species-Dependent Binding to Serum Albumins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular Recognition and Transport of Active Pharmaceutical Ingredients on Anionic Calix[4]arene-Capped Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Suwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Chassain-Nely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/191828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules18055993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597148v1</w:t>
+                <w:t xml:space="preserve">hal-02388618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anionic Calixarene-Capped Silver Nanoparticles Show Species-Dependent Binding to Serum Albumins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.5993 - 6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18055993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013772v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calix-arene silver nanoparticles interactions with surfactants are charge, size and critical micellar concentration dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shahgaldian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (76), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc34670b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poulet</w:t>
+                <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pisano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Tauran</w:t>
+                <w:t xml:space="preserve">Bei Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556935v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colourimetric and spectroscopic discrimination between nucleotides and nucleosides using para-sulfonato-calix[4]arene capped silver nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+                <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Kassab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Faivre-Moskalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc13175c⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597191v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Colourimetric and spectroscopic discrimination between nucleotides and nucleosides using para-sulfonato-calix[4]arene capped silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nushin Aghajari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rima Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (45), pp.12307-12309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc13175c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190507v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical effect of gold nanoparticles labeling used for biochemical sensor applications: A multimode analysis by means of SiNx micromechanical cantilever and bridge mass detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Saya</w:t>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Nicu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1785849⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (45), pp.12307-12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388625v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gold colloid adsorption at a solid/liquid interface using micromachined piezoelectric resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Mechanical effect of gold nanoparticles labeling used for biochemical sensor applications: A multimode analysis by means of SiNx micromechanical cantilever and bridge mass detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75 (9), pp.3010-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1785849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141179v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detection of gold colloid adsorption at a solid/liquid interface using micromachined piezoelectric resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.L111-L114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73-74, pp.887 - 892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2004.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4724,154 +4858,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA hydrogels as a scaffold for organs-on-a-a chip: Study of buoyancy and sedimentation of microbeads in DNA gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belot E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sato Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takinoue M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioude A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miniaturized Systems for Chemistry and Life Sciences (µTAS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, On line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4881,404 +5015,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, cheap and enzyme-free detection of nucleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Sona Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobato-Dauzier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioude Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Conference on DNA Computing and Molecular Programming (DNA29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sendai (Tohoku University), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A droplet microfluidic platform to characterize the self-assembly of DNA nanoparticles into polymorphic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobato-Dauzier N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deteix R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioude A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fujii T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Conference on DNA Computing and Molecular Programming (DNA29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofibers made with Hepatocyte Growth Factor as bioactive scaffold in HepG2 cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdon L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioude A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakai Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leclerc E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th hepatocyte research conference, Yokohama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5288,114 +5422,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calix[n]arenes in nano bio-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medicinal Chemistry. Université Claude Bernard - Lyon I, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO10245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5542,51 +5676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2020.05.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Koui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00135b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42267-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020073" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2018.1439171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montasser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Coleman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le&#347;niewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01753C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitzgerald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08576K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina N Lazar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ramdani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourboulou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000270" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10850" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04805a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwinska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Janneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-013-0342-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ueno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0235-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSTXB63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beonjoom Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v4.i3.35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chassain-Nely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/191828" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055993" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shahgaldian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cumbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34670b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tauran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13175c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1785849" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belot E." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Y." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takinoue M." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude A." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sona Rani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier N." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deteix R." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujii T." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon L." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakai Y." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclerc E." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2020.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Koui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00135b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42267-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2018.1439171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montasser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Coleman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le&#347;niewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01753C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitzgerald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08576K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina N Lazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ramdani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourboulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10850" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwinska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Janneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-013-0342-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04805a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0235-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSTXB63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beonjoom Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v4.i3.35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chassain-Nely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/191828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055993" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shahgaldian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cumbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34670b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tauran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13175c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1785849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141179v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belot E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Y." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takinoue M." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sona Rani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier N." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deteix R." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujii T." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon L." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakai Y." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclerc E." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10245" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>