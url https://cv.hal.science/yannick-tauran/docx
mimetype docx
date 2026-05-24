--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1190,441 +1190,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcription factors and their regulatory roles during a step-by-step differentiation of induced pluripotent stem cells into hepatocyte-like cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lereau-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9MO00122K⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357458v1</w:t>
+                <w:t xml:space="preserve">hal-02357456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the mechanical properties of a chromatin analog and the epigenetic effects of para-sulphonato-calix[4]arene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tauran</w:t>
+                <w:t xml:space="preserve">Analysis of the transcription factors and their regulatory roles during a step-by-step differentiation of induced pluripotent stem cells into hepatocyte-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momoko Kumemura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">Myriam Lereau-Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42267-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MO00122K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105859v1</w:t>
+                <w:t xml:space="preserve">hal-02357458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Shinohara</w:t>
+                <w:t xml:space="preserve">Direct measurement of the mechanical properties of a chromatin analog and the epigenetic effects of para-sulphonato-calix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42267-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357456v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and Flexibility Define the Inhibition of the H3N2 Influenza Endonuclease Enzyme by Calix[n]arenes</w:t>
               </w:r>
@@ -1649,51 +1649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1757,90 +1757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the mechanism of the considerable mechanical stiffening of DNA induced by the couple Zn2+/Calix[4]arene-1,3-O-diphosphorous acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Tarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Gerves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.Article number: 1226. </w:t>
@@ -2176,51 +2176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Suwińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid and practical technique for real-time monitoring of biomolecular interactions using mechanical responses of macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Tarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony W. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3105,467 +3105,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular recognition by gold, silver and copper nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beonjoom Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
+              <w:t xml:space="preserve">World journal of biological chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.35-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4331/wjbc.v4.i3.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597154v1</w:t>
+                <w:t xml:space="preserve">hal-01204488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosine: para-sulphonato-calix[4]arene assemblies: in solution, in the solid-state and on the surface of hybrid silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-012-0235-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (64), pp.7150-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597146v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition by gold, silver and copper nanoparticles</w:t>
+                <w:t xml:space="preserve">Cytosine: para-sulphonato-calix[4]arene assemblies: in solution, in the solid-state and on the surface of hybrid silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World journal of biological chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (1-4), pp.213 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-012-0235-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4331/wjbc.v4.i3.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Recognition and Transport of Active Pharmaceutical Ingredients on Anionic Calix[4]arene-Capped Silver Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3779,295 +3779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calix-arene silver nanoparticles interactions with surfactants are charge, size and critical micellar concentration dependent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc34670b⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597173v1</w:t>
+                <w:t xml:space="preserve">hal-03013772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+                <w:t xml:space="preserve">Calix-arene silver nanoparticles interactions with surfactants are charge, size and critical micellar concentration dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Faivre-Moskalenko</w:t>
+                <w:t xml:space="preserve">Patrick Shahgaldian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bei Pei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tauran</w:t>
+                <w:t xml:space="preserve">Alessandro Cumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (76), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc34670b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013772v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminal domains of TRF1 and TRF2 regulate their ability to condense telomeric DNA</w:t>
               </w:r>
@@ -4132,51 +4132,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.2566-2576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkr1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556935v1</w:t>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colourimetric and spectroscopic discrimination between nucleotides and nucleosides using para-sulfonato-calix[4]arene capped silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nushin Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4445,282 +4445,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical effect of gold nanoparticles labeling used for biochemical sensor applications: A multimode analysis by means of SiNx micromechanical cantilever and bridge mass detectors</w:t>
+                <w:t xml:space="preserve">Detection of gold colloid adsorption at a solid/liquid interface using micromachined piezoelectric resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tauran</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bergaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.L111-L114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388625v1</w:t>
+                <w:t xml:space="preserve">hal-00141179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gold colloid adsorption at a solid/liquid interface using micromachined piezoelectric resonators</w:t>
+                <w:t xml:space="preserve">Mechanical effect of gold nanoparticles labeling used for biochemical sensor applications: A multimode analysis by means of SiNx micromechanical cantilever and bridge mass detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75 (9), pp.3010-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1785849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141179v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2020.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Koui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00135b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42267-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2018.1439171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montasser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Coleman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le&#347;niewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01753C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitzgerald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08576K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina N Lazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ramdani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourboulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10850" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwinska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Janneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-013-0342-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04805a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0235-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSTXB63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beonjoom Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v4.i3.35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chassain-Nely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/191828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055993" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shahgaldian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cumbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34670b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tauran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13175c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1785849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141179v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belot E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Y." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takinoue M." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sona Rani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier N." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deteix R." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujii T." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon L." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakai Y." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclerc E." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10245" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2020.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Koui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00135b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42267-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shkurenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2018.1439171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montasser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Coleman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le&#347;niewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01753C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitzgerald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08576K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina N Lazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ramdani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourboulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Belkouch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10850" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Suwinska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Janneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-013-0342-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc04805a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beonjoom Kim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v4.i3.35" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Ueno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0235-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MSTXB63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chassain-Nely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/191828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055993" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Pei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shahgaldian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cumbo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc34670b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faivre-Moskalenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tauran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13175c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1785849" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belot E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Y." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takinoue M." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sona Rani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brioude Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobato-Dauzier N." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deteix R." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujii T." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon L." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakai Y." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclerc E." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10245" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>