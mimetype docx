--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -366,295 +366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Sulfur Secondary Phases as Proxies of Aqueous Alteration on Chondrite Parent Bodies</w:t>
+                <w:t xml:space="preserve">Phase transformation kinetics in Ti 575 titanium alloy during heat treatment: Role of the initial microstructure during ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fabre</w:t>
+                <w:t xml:space="preserve">Emmanuel Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bêche</w:t>
+                <w:t xml:space="preserve">Thomas Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thébault</w:t>
+                <w:t xml:space="preserve">Camille Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Munsch</w:t>
+                <w:t xml:space="preserve">Sandra Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Maawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1009, pp.176906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JALLCOM.2024.176906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04898094v1</w:t>
+                <w:t xml:space="preserve">hal-04797798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation kinetics in Ti 575 titanium alloy during heat treatment: Role of the initial microstructure during ageing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron and Sulfur Secondary Phases as Proxies of Aqueous Alteration on Chondrite Parent Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Billot</w:t>
+                <w:t xml:space="preserve">Sébastien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Deleuze</w:t>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Andrieu</w:t>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emad Maawad</w:t>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1009, pp.176906. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.174 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JALLCOM.2024.176906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797798v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Resistance up to 2600 K under Air Plasma of (Zr/Hf)B2 Composites Containing 20 Vol% AlN for Hypersonic Applications</w:t>
               </w:r>
@@ -770,90 +770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of olivine and glass alteration under experimental H2O-CO2 based supercritical gas: Application to modern and ancient Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1177,51 +1177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Baggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lima E Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2024.112629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sertucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07804-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Luiz Guesser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPW5G13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201507190" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-130XN3DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743133615Y.0000000014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Maria Ghergu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.2036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Riani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cacciamani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Tierce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.08.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Castro-Rom&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lima E Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2024.112629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sertucha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Th&#233;bault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07804-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.07.117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.08.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson L Guesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13640461.2020.1832308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Luiz Guesser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.925.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDPW5G13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201507190" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-130XN3DL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Ferdian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743133615Y.0000000014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N'Guyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2917-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Maria Ghergu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.52.2036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Riani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cacciamani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Tierce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.08.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Castro-Rom&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>