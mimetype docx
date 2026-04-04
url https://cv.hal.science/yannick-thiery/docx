--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -468,291 +468,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Terrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673932v1</w:t>
+                <w:t xml:space="preserve">hal-04857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Garnier</w:t>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.245-253. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.105187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857990v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
               </w:r>
@@ -1134,2500 +1134,2500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Lifespan dynamics of cluster conformations in stationary regimes in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+                <w:t xml:space="preserve">Na Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.014902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517455v1</w:t>
+                <w:t xml:space="preserve">hal-03572105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide Processes Involved in Volcano Dismantling From Past to Present: The Remarkable Open‐Air Laboratory of the Cirque de Salazie (Reunion Island)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rault</w:t>
+                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J B Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jf006257⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.3973 - 3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674815v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan dynamics of cluster conformations in stationary regimes in granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Na Deng</w:t>
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.014902⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572105v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Kahina Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.324-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921900v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.421 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839417v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">Landslide Processes Involved in Volcano Dismantling From Past to Present: The Remarkable Open‐Air Laboratory of the Cirque de Salazie (Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.421 - 439. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021jf006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115183v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rault</w:t>
+                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Reboul</w:t>
+                <w:t xml:space="preserve">Sébastien Gourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.324-344. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683841v1</w:t>
+                <w:t xml:space="preserve">hal-03517455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Electromagnetics to Improve Landslide Knowledge in Tropical Volcanic Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11083390⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746421v1</w:t>
+                <w:t xml:space="preserve">hal-03474415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Grémont</w:t>
+                <w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474415v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">The susceptibility analysis of landslide using bivariate and multivariate modeling techniques in western Algeria: case of Fergoug watershed (Beni-Chougrane Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaagane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refas Soraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamimed Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-07919-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039631v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The susceptibility analysis of landslide using bivariate and multivariate modeling techniques in western Algeria: case of Fergoug watershed (Beni-Chougrane Mountains)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaagane Mansour</w:t>
+                <w:t xml:space="preserve">On the attraction power of critical state in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamimed Abderahmane</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-07919-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 149, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744832v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the attraction power of critical state in granular materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">New Insights from a Multi-Method Geophysical Investigation on a Very Large, Slow-Moving Landslide (Hell Bourg, Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Delatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104300⟩</w:t>
+              <w:t xml:space="preserve">First Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (8), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125580v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights from a Multi-Method Geophysical Investigation on a Very Large, Slow-Moving Landslide (Hell Bourg, Reunion Island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Airborne Electromagnetics to Improve Landslide Knowledge in Tropical Volcanic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Break</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (8), pp.71-78. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.3390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11083390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683840v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sedan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 367, pp.107307 -. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.107440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490378v1</w:t>
+                <w:t xml:space="preserve">hal-02945316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.107440. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945316v1</w:t>
+                <w:t xml:space="preserve">hal-02509630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509630v1</w:t>
+                <w:t xml:space="preserve">hal-02993278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Levy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107307 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993278v1</w:t>
+                <w:t xml:space="preserve">hal-03490378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Les ruptures de versant rocheux : de l'observation à l'évaluation du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Graff</w:t>
+                <w:t xml:space="preserve">Sylvain Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide Lissak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272086v1</w:t>
+                <w:t xml:space="preserve">hal-04065994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruptures de versant rocheux : de l'observation à l'évaluation du risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blondeau</w:t>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.637-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-019-03763-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065994v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Slope Sensitivity to Landslides by a Transdisciplinary Approach in the Framework of Future Development: The Case of La Trinité in Martinique (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,51 +4273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.411-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5125,362 +5125,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
+                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
+              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252249v1</w:t>
+                <w:t xml:space="preserve">hal-05088238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708863v1</w:t>
+                <w:t xml:space="preserve">hal-05122639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Marturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Buxó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
+              <w:t xml:space="preserve">Taludes y Laderas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088238v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5502,1656 +5541,1617 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taludes y Laderas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464928v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">ISL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122639v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566446v1</w:t>
+                <w:t xml:space="preserve">hal-04914234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet (France), France. pp.245-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914234v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860480v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau Pays de l'Adour, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541743v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau Pays de l'Adour, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">GIS Humanités et Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615107v1</w:t>
+                <w:t xml:space="preserve">hal-04860488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Development of a elasto-viscoplastic model to simulate the solid-fluid transition: application to mudflows on the Vaches Noires cliffs, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Humanités et Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">14th Symposium on landslides (ISL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860488v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a elasto-viscoplastic model to simulate the solid-fluid transition: application to mudflows on the Vaches Noires cliffs, Normandy, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Nicot</w:t>
+                <w:t xml:space="preserve">Landslide hazard mapping within a regulatory framework: which lessons can be learned from a quantitative approach in New-Caledonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Edet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium on landslides (ISL)</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995792v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard mapping within a regulatory framework: which lessons can be learned from a quantitative approach in New-Caledonia?</w:t>
+                <w:t xml:space="preserve">Rock Slope Failures in Pyrenean Mountains: identification, description, spatialization and questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mengin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">5th Conference on Slope Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Rock Structure and Mechanics, Czech Academy of Sciences; Dep. of Geological Sciences, Faculty of Science, Masaryk University Brno, Sep 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566461v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock Slope Failures in Pyrenean Mountains: identification, description, spatialization and questions</w:t>
+                <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Jarman</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Slope Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Rock Structure and Mechanics, Czech Academy of Sciences; Dep. of Geological Sciences, Faculty of Science, Masaryk University Brno, Sep 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617034v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
+                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourbon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
+              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596148v1</w:t>
+                <w:t xml:space="preserve">hal-05390511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rivera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390511v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
               </w:r>
@@ -7256,696 +7256,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
+                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653679v1</w:t>
+                <w:t xml:space="preserve">hal-03653686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
+                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cottereau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653686v1</w:t>
+                <w:t xml:space="preserve">hal-03653679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
+                <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184157v1</w:t>
+                <w:t xml:space="preserve">hal-03474550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic view of critical state regime in granular materials: a mesoscale perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03252124v1</w:t>
+                <w:t xml:space="preserve">hal-03361833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03474550v1</w:t>
+                <w:t xml:space="preserve">hal-03587780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -8020,532 +8011,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587780v1</w:t>
+                <w:t xml:space="preserve">hal-03474723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to reconstruct geometrical characteristics and failure conditions of an historic atypical complex flow-like landslide: example of the Deboule of La Ravine de l'Eglise (La Reunion Island, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 - EGU2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361833v1</w:t>
+                <w:t xml:space="preserve">hal-03448776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
+              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474723v1</w:t>
+                <w:t xml:space="preserve">hal-03184157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconstruct geometrical characteristics and failure conditions of an historic atypical complex flow-like landslide: example of the Deboule of La Ravine de l'Eglise (La Reunion Island, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rault</w:t>
+                <w:t xml:space="preserve">Dynamic view of critical state regime in granular materials: a mesoscale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 - EGU2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">Powders and Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (Virtual), Argentina. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448776v1</w:t>
+                <w:t xml:space="preserve">hal-03252124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
               </w:r>
@@ -8665,103 +8665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
@@ -8784,820 +8784,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candide Lissak</w:t>
+                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178834v1</w:t>
+                <w:t xml:space="preserve">hal-02324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324896v1</w:t>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électromagnétisme héliporté, un outil d’infrastructure pour la connaissance géologique et hydrogéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9678,90 +9678,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling coupling AEM with field observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Raingeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEM2018 - 7th International Workshop on Airborne Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,90 +9786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10000,903 +10000,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591248v1</w:t>
+                <w:t xml:space="preserve">hal-01490449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490449v1</w:t>
+                <w:t xml:space="preserve">hal-01591248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: RST 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534819v1</w:t>
+                <w:t xml:space="preserve">hal-02864951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286353v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Meire</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: RST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864951v1</w:t>
+                <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286350v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide recognition and modelling: application to La Martinique (West Indies, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-Université de Caen-Université de Rouen-Région Normandie, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,77 +10934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVEMENTS DE TERRAIN SUR LA COTE BASQUE : CARACTERISATION DES FORMATIONS SUPERFICIELLES ET EVALUATION DE L'ALEA PAR MODELE A BASE PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus gravitaires en masse actuels et fossiles, Initiation, transport, dépôts : Atelier thématique ASF-SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociation des sédimentologistes français et Société Géologique de France, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11068,51 +11068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11180,51 +11180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,77 +11305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
@@ -11404,51 +11404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,51 +11601,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial validation of statistical models of landslide susceptibility.</w:t>
+                <w:t xml:space="preserve">Landslide susceptibility assessment at the 1:10,000 scale: methods to implement expert knowledge in the statistical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
@@ -11672,75 +11672,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276896v1</w:t>
+                <w:t xml:space="preserve">hal-00276900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide susceptibility assessment at the 1:10,000 scale: methods to implement expert knowledge in the statistical models.</w:t>
+                <w:t xml:space="preserve">Spatial validation of statistical models of landslide susceptibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
@@ -11767,51 +11767,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276900v1</w:t>
+                <w:t xml:space="preserve">hal-00276896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to link statistical and deterministic models for assessing landslide hazard?</w:t>
               </w:r>
@@ -11886,325 +11886,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et cartographie par SIG du risque &amp;quot;glissements de terrain&amp;quot;. Application aux Alpes du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Interactions Natures et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Baule, France. 5 p</w:t>
+              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276913v1</w:t>
+                <w:t xml:space="preserve">hal-00276818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and deterministic analysis of landslide hazard. application to a forested catchment of the South French Alps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation et cartographie par SIG du risque &amp;quot;glissements de terrain&amp;quot;. Application aux Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union - 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international Interactions Natures et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Baule, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276865v1</w:t>
+                <w:t xml:space="preserve">hal-00276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
+                <w:t xml:space="preserve">Statistical and deterministic analysis of landslide hazard. application to a forested catchment of the South French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union - 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276818v1</w:t>
+                <w:t xml:space="preserve">hal-00276865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed physically-based slope stability models as forecasting tools to define hydro-climatic thresholds for rainfall-induced landslides</w:t>
               </w:r>
@@ -12521,385 +12521,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132833v1</w:t>
+                <w:t xml:space="preserve">hal-00276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
+                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276853v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276831v1</w:t>
+                <w:t xml:space="preserve">hal-01132833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
               </w:r>
@@ -13282,493 +13282,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of landslides affecting the coastal cliffs of Charente-Maritime (France): Typology, frequency, surface area and observation methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Rock Coast Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trieste (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120605v1</w:t>
+                <w:t xml:space="preserve">hal-05324807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Levy</w:t>
+                <w:t xml:space="preserve">Les bases de données nationales ‘glissements de terrain' : limites et perspectives d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324807v1</w:t>
+                <w:t xml:space="preserve">hal-05324824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données nationales ‘glissements de terrain' : limites et perspectives d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du manteau neigeux sur le déclenchement des glissements de terrain: Une analyse statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aoste université de la vallée d'Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324824v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du manteau neigeux sur le déclenchement des glissements de terrain: Une analyse statistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Le Breton</w:t>
+                <w:t xml:space="preserve">Inventory of landslides affecting the coastal cliffs of Charente-Maritime (France): Typology, frequency, surface area and observation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aoste université de la vallée d'Aoste, Italie</w:t>
+              <w:t xml:space="preserve">The International Rock Coast Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454172v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diachronique et volumétrique de l’érosion de la falaise de la pointe du Chay à Angoulins-sur-Mer (Charente-Maritime) entre 1950 et 2024</w:t>
               </w:r>
@@ -13875,103 +13875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation des processus d'instabilités gravitaires impliqués dans l'érosion de la côte rocheuse basque française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t>
@@ -14000,51 +14000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach (Villerville, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,51 +14052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -14125,90 +14125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-instrumental geophysics to determine the hydromechanical functioning of a deep-seated coastal landslide (Cirque des Graves, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14263,64 +14263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of national landslide inventory for Malawi: from visual remote sensing analyses to field evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.2019 - 8572, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14371,64 +14371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14591,51 +14591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14718,103 +14718,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riskcoast: A South-European approach for coastal landslide hazard: presentation and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 (1), pp.012129, 2023, </w:t>
@@ -14865,77 +14865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by EPBM (Expert Physically Based Model): strategy of calibration in complex environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLF 2017 - Workshop on World Landslide Forum - Advancing Culture of Living with Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15053,51 +15053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15415,51 +15415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>