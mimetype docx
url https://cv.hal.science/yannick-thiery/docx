--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -66,13205 +66,13473 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended kinematic inventory, magnitude-frequency curves, and damage assessment of rock slope failures in the central Spanish Pyrenees</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques des marnes altérées du flysch de Bidart : implications pour la stabilité des falaises littorales – Projet Ezponda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guerrero</w:t>
+                <w:t xml:space="preserve">Alessia Cuccurullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guerra</w:t>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Desir</w:t>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serreta</w:t>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 498, pp.110172. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 186, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2026014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493400v1</w:t>
+                <w:t xml:space="preserve">hal-05603173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic inventory of rock glaciers in the Pyrenees based on InSAR and airborne LiDAR data</w:t>
+                <w:t xml:space="preserve">An extended kinematic inventory, magnitude-frequency curves, and damage assessment of rock slope failures in the central Spanish Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Guerrero</w:t>
+                <w:t xml:space="preserve">J. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Guerra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114798⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 498, pp.110172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122491v1</w:t>
+                <w:t xml:space="preserve">hal-05493400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of cliff-top retreat velocity: methodological contribution of strip graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic inventory of rock glaciers in the Pyrenees based on InSAR and airborne LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jesús Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Desir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14tok⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.114798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396649v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of cliff-top retreat velocity: methodological contribution of strip graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14tok⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857990v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Terrier</w:t>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 212, pp.105187. </w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673932v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kouah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.105187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709639v1</w:t>
+                <w:t xml:space="preserve">hal-04673932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative modeling of landslides susceptibility at a meso-scale using frequency ratio and analytic hierarchy process models in geographic information system: the case of african alpine mountains (Rif, Morocco)</w:t>
+                <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boukhres</w:t>
+                <w:t xml:space="preserve">Mohamed Kouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mastere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchta El Fellah</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01605-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115835v1</w:t>
+                <w:t xml:space="preserve">hal-04709639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative modeling of landslides susceptibility at a meso-scale using frequency ratio and analytic hierarchy process models in geographic information system: the case of african alpine mountains (Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Nada Boukhres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Mohamed Mastere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Bouchta El Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 176, pp.1. </w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.1949-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01605-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273366v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan dynamics of cluster conformations in stationary regimes in granular materials</w:t>
+                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Deng</w:t>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.014902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572105v1</w:t>
+                <w:t xml:space="preserve">hal-04273366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifespan dynamics of cluster conformations in stationary regimes in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
+                <w:t xml:space="preserve">Na Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J B Dewez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.014902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921900v1</w:t>
+                <w:t xml:space="preserve">hal-03572105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J B Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.3973 - 3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839417v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kahina Reboul</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683841v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.324-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115183v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide Processes Involved in Volcano Dismantling From Past to Present: The Remarkable Open‐Air Laboratory of the Cirque de Salazie (Reunion Island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jf006257⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.421 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674815v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.106516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">Landslide Processes Involved in Volcano Dismantling From Past to Present: The Remarkable Open‐Air Laboratory of the Cirque de Salazie (Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Grémont</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jf006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474415v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The susceptibility analysis of landslide using bivariate and multivariate modeling techniques in western Algeria: case of Fergoug watershed (Beni-Chougrane Mountains)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaagane Mansour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Aissa</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refas Soraya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamimed Abderahmane</w:t>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-07919-1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744832v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the attraction power of critical state in granular materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The susceptibility analysis of landslide using bivariate and multivariate modeling techniques in western Algeria: case of Fergoug watershed (Beni-Chougrane Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaagane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">Safa Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refas Soraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamimed Abderahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104300⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-07919-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125580v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights from a Multi-Method Geophysical Investigation on a Very Large, Slow-Moving Landslide (Hell Bourg, Reunion Island)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">On the attraction power of critical state in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Delatre</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Break</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (8), pp.71-78. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 149, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683840v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Electromagnetics to Improve Landslide Knowledge in Tropical Volcanic Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">New Insights from a Multi-Method Geophysical Investigation on a Very Large, Slow-Moving Landslide (Hell Bourg, Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Delatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11083390⟩</w:t>
+              <w:t xml:space="preserve">First Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (8), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1365-2397.fb2021063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746421v1</w:t>
+                <w:t xml:space="preserve">hal-03683840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Airborne Electromagnetics to Improve Landslide Knowledge in Tropical Volcanic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107440⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.3390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11083390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945316v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02509630v1</w:t>
+                <w:t xml:space="preserve">hal-02945316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993278v1</w:t>
+                <w:t xml:space="preserve">hal-02509630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490378v1</w:t>
+                <w:t xml:space="preserve">hal-02993278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruptures de versant rocheux : de l'observation à l'évaluation du risque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jarman</w:t>
+                <w:t xml:space="preserve">O. Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107307 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065994v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ruptures de versant rocheux : de l'observation à l'évaluation du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide Lissak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272086v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+                <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Graff</w:t>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.637-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-019-03763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276909v1</w:t>
+                <w:t xml:space="preserve">hal-02272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides triggered in weathered crystalline rocks of moderate latitudes: A case study in Mediterranean environment (The Maures Massif, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380698v1</w:t>
+                <w:t xml:space="preserve">hal-02276909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Landslides triggered in weathered crystalline rocks of moderate latitudes: A case study in Mediterranean environment (The Maures Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gremont</w:t>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vacquié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.164-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631770v1</w:t>
+                <w:t xml:space="preserve">hal-02380698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Slope Sensitivity to Landslides by a Transdisciplinary Approach in the Framework of Future Development: The Case of La Trinité in Martinique (French West Indies)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+                <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Raingeard</w:t>
+                <w:t xml:space="preserve">Laure Vacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Lombard</w:t>
+                <w:t xml:space="preserve">Yann Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Marriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences7040135⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.2293-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918380v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of Slope Sensitivity to Landslides by a Transdisciplinary Approach in the Framework of Future Development: The Case of La Trinité in Martinique (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raingeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences7040135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01358915v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108488v1</w:t>
+                <w:t xml:space="preserve">hal-01358915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.569-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108492v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide susceptibility assessment by bivariate methods at large scales: Application to a complex mountainous environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.411-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276804v1</w:t>
+                <w:t xml:space="preserve">hal-01108492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale, évaluation et cartographie du risque glissement de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Landslide susceptibility assessment by bivariate methods at large scales: Application to a complex mountainous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.16.499-525⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (1-2), pp.38-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108696v1</w:t>
+                <w:t xml:space="preserve">hal-00276804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de la susceptibilité des versants aux glissements de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse spatiale, évaluation et cartographie du risque glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15 (2), pp.227-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.15.227-245⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16, pp.499 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.16.499-525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276824v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse spatiale de la susceptibilité des versants aux glissements de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (2), pp.227-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.15.227-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des profils de formations superficielles par pénétrométrie dynamique à énergie variable : application aux marnes de Draix (Alpes-de-Haute-Provence, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334, pp.835-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory Landslide Hazard Zoning in New Caledonia: Integrating Temporal Probability in a Quantitative Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Premaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslide Risk and Geo-Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JTC-1 and JTC-3, Apr 2027, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Geomorphological typology of cliff-foreshore continuum using a statistical approach: Application to the rocky coasts of Charente-Maritime, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martins</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1637t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088238v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taludes y Laderas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
+              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464928v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Marturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Buxó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Taludes y Laderas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324816v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252249v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708863v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ISL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914234v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau Pays de l'Adour, Jun 2024, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860480v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541743v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet (France), France. pp.245-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615107v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Humanités et Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860488v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a elasto-viscoplastic model to simulate the solid-fluid transition: application to mudflows on the Vaches Noires cliffs, Normandy, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium on landslides (ISL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">GIS Humanités et Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995792v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard mapping within a regulatory framework: which lessons can be learned from a quantitative approach in New-Caledonia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a elasto-viscoplastic model to simulate the solid-fluid transition: application to mudflows on the Vaches Noires cliffs, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+              <w:t xml:space="preserve">14th Symposium on landslides (ISL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566461v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock Slope Failures in Pyrenean Mountains: identification, description, spatialization and questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard mapping within a regulatory framework: which lessons can be learned from a quantitative approach in New-Caledonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Jarman</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Edet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Slope Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Rock Structure and Mechanics, Czech Academy of Sciences; Dep. of Geological Sciences, Faculty of Science, Masaryk University Brno, Sep 2024, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617034v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rock Slope Failures in Pyrenean Mountains: identification, description, spatialization and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Slope Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Rock Structure and Mechanics, Czech Academy of Sciences; Dep. of Geological Sciences, Faculty of Science, Masaryk University Brno, Sep 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566446v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Prémaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390511v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
+              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596148v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farid F Smaï</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636823v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653686v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653679v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474550v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne - Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361833v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587780v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587891v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474723v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconstruct geometrical characteristics and failure conditions of an historic atypical complex flow-like landslide: example of the Deboule of La Ravine de l'Eglise (La Reunion Island, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 - EGU2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448776v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to reconstruct geometrical characteristics and failure conditions of an historic atypical complex flow-like landslide: example of the Deboule of La Ravine de l'Eglise (La Reunion Island, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 - EGU2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184157v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic view of critical state regime in granular materials: a mesoscale perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (visioconférence), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252124v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic view of critical state regime in granular materials: a mesoscale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (Virtual), Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669369v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garnier</w:t>
+                <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186070v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Iasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178834v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324896v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
+                <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électromagnétisme héliporté, un outil d’infrastructure pour la connaissance géologique et hydrogéologique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879549v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling coupling AEM with field observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Raingeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEM2018 - 7th International Workshop on Airborne Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">L’électromagnétisme héliporté, un outil d’infrastructure pour la connaissance géologique et hydrogéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739541v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée pour l'évaluation de la susceptibilité puis l'aléa glissement de terrain en contexte cristallin altéré : application au Massif des Maures (Var -France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Biennales des Géosciences et de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677550v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche intégrée pour l'évaluation de la susceptibilité puis l'aléa glissement de terrain en contexte cristallin altéré : application au Massif des Maures (Var -France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
+              <w:t xml:space="preserve">Journées Biennales des Géosciences et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490449v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625127v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591248v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864951v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286350v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: RST 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534819v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: RST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286353v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide recognition and modelling: application to La Martinique (West Indies, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS-Université de Caen-Université de Rouen-Région Normandie, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358832v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUVEMENTS DE TERRAIN SUR LA COTE BASQUE : CARACTERISATION DES FORMATIONS SUPERFICIELLES ET EVALUATION DE L'ALEA PAR MODELE A BASE PHYSIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide recognition and modelling: application to La Martinique (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Samyn</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus gravitaires en masse actuels et fossiles, Initiation, transport, dépôts : Atelier thématique ASF-SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociation des sédimentologistes français et Société Géologique de France, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-Université de Caen-Université de Rouen-Région Normandie, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299785v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOUVEMENTS DE TERRAIN SUR LA COTE BASQUE : CARACTERISATION DES FORMATIONS SUPERFICIELLES ET EVALUATION DE L'ALEA PAR MODELE A BASE PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">Processus gravitaires en masse actuels et fossiles, Initiation, transport, dépôts : Atelier thématique ASF-SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociation des sédimentologistes français et Société Géologique de France, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108782v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109820v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122076v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109860v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la susceptibilité, de l’aléa et du risque gravitaire: approches cartographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108810v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide susceptibility assessment at the 1:10,000 scale: methods to implement expert knowledge in the statistical models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la susceptibilité, de l’aléa et du risque gravitaire: approches cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276900v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial validation of statistical models of landslide susceptibility.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslide susceptibility assessment at the 1:10,000 scale: methods to implement expert knowledge in the statistical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276896v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to link statistical and deterministic models for assessing landslide hazard?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial validation of statistical models of landslide susceptibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276883v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to link statistical and deterministic models for assessing landslide hazard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276818v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et cartographie par SIG du risque &amp;quot;glissements de terrain&amp;quot;. Application aux Alpes du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Interactions Natures et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Baule, France. 5 p</w:t>
+              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276913v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and deterministic analysis of landslide hazard. application to a forested catchment of the South French Alps.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation et cartographie par SIG du risque &amp;quot;glissements de terrain&amp;quot;. Application aux Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union - 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international Interactions Natures et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Baule, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276865v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed physically-based slope stability models as forecasting tools to define hydro-climatic thresholds for rainfall-induced landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Statistical and deterministic analysis of landslide hazard. application to a forested catchment of the South French Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union - 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134762v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project: review and application of methods to analyze landslide consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Distributed physically-based slope stability models as forecasting tools to define hydro-climatic thresholds for rainfall-induced landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134904v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Project: review and application of methods to analyze landslide consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
+              <w:t xml:space="preserve">IAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276834v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
+              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276831v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
+              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132833v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Lyon, France. pp.37-47</w:t>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276833v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilité des terrains aux mouvements de masse dans les bassins versants marneux ravinés – application aux BVE de Draix.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Gully Erosion in Mountain, Processes, Measurement, Modelling and Regionalization »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">6th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Lyon, France. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133890v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Susceptibilité des terrains aux mouvements de masse dans les bassins versants marneux ravinés – application aux BVE de Draix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritzenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Gully Erosion in Mountain, Processes, Measurement, Modelling and Regionalization »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Digne-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport du pénétromètre dynamique léger à énergie variable pour la connaissance du manteau d’altérites de Terres Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Geomorphology: from expert opinion to modelling”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERG, 2002, Strasbourg, France. pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13274,1427 +13542,1427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques pour la cartographie de l'aléa gravitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données nationales ‘glissements de terrain' : limites et perspectives d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du manteau neigeux sur le déclenchement des glissements de terrain: Une analyse statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Hagenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Aoste université de la vallée d'Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of landslides affecting the coastal cliffs of Charente-Maritime (France): Typology, frequency, surface area and observation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Rock Coast Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diachronique et volumétrique de l’érosion de la falaise de la pointe du Chay à Angoulins-sur-Mer (Charente-Maritime) entre 1950 et 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation des processus d'instabilités gravitaires impliqués dans l'érosion de la côte rocheuse basque française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach (Villerville, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-instrumental geophysics to determine the hydromechanical functioning of a deep-seated coastal landslide (Cirque des Graves, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of national landslide inventory for Malawi: from visual remote sensing analyses to field evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.2019 - 8572, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of complex slope hydrogeology on landslide susceptibility assessment: the case of the Pays d'Auge (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France. , JAG Proceedings 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de grandes déformations de versants dans les Pyrénées : exemple de la moyenne vallée d'Ossau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14704,293 +14972,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riskcoast: A South-European approach for coastal landslide hazard: presentation and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 (1), pp.012129, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1124/1/012129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by EPBM (Expert Physically Based Model): strategy of calibration in complex environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLF 2017 - Workshop on World Landslide Forum - Advancing Culture of Living with Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.917-926, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53498-5_104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15000,158 +15268,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15161,114 +15429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibilité du bassin de Barcelonnette (Alpes du Sud, France) aux 'mouvements de versant' : cartographie morphodynamique, analyse spatiale et modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Université de Caen, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15415,51 +15683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cuccurullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2026014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05598945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1637t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>