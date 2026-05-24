--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -602,291 +602,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garnier</w:t>
+                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.105187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857990v1</w:t>
+                <w:t xml:space="preserve">hal-04673932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard assessment and mapping at national scale for Malawi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Terrier</w:t>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 212, pp.105187. </w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673932v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
               </w:r>
@@ -1402,563 +1402,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921900v1</w:t>
+                <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">How volcanic stratigraphy constrains headscarp collapse scenarios: the Samperre cliff case study (Martinique island, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J B Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.3973 - 3992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3973-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839417v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kahina Reboul</w:t>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.421 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683841v1</w:t>
+                <w:t xml:space="preserve">hal-05115183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal characterization of Basque cliff top retreat: methodological research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">How Can the Morphometric Characteristics and Failure Conditions of a Historic Gully Caused by Intense Rainfall Be Reconstructed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">Kahina Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.421 - 439. </w:t>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.324-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/earth3010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115183v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
               </w:r>
@@ -2078,103 +2078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide Processes Involved in Volcano Dismantling From Past to Present: The Remarkable Open‐Air Laboratory of the Cirque de Salazie (Reunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
@@ -2206,295 +2206,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039631v1</w:t>
+                <w:t xml:space="preserve">hal-03474415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grémont</w:t>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474415v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The susceptibility analysis of landslide using bivariate and multivariate modeling techniques in western Algeria: case of Fergoug watershed (Beni-Chougrane Mountains)</w:t>
               </w:r>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights from a Multi-Method Geophysical Investigation on a Very Large, Slow-Moving Landslide (Hell Bourg, Reunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.3390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3133,51 +3133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,77 +3388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE (Assessment of Landslides Induced by Climatic Events): A single tool to integrate shallow and deep landslides for susceptibility and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,77 +5291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t>
@@ -5393,1205 +5393,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122639v1</w:t>
+                <w:t xml:space="preserve">hal-05088238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Marturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Buxó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
+              <w:t xml:space="preserve">Taludes y Laderas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088238v1</w:t>
+                <w:t xml:space="preserve">hal-05464928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRAL eStrategia PIRenaica de Avisos por movimientos de Ladera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Marturia</w:t>
+                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taludes y Laderas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bilbao, España</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464928v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324816v1</w:t>
+                <w:t xml:space="preserve">hal-05122639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
+              <w:t xml:space="preserve">ISL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252249v1</w:t>
+                <w:t xml:space="preserve">hal-04708863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIMONT project: towards landslide Early warning System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference hazard under climate change: towards new paradigms for landslides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS / OMIV; BRGM; Cerema; Université de Lausanne (Institut des Sciences de la Terre), Sep 2025, AOSTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708863v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau Pays de l'Adour, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615107v1</w:t>
+                <w:t xml:space="preserve">hal-04914234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmelt, a major landslide triggering factor ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet (France), France. pp.245-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914234v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII èmes Journées Nationales Génie Côtier – Génie Civil Anglet 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860480v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evidence of slab creep under the effect of daily temperature cycles -The case study of Socoa coast (Bay of Biscay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion des falaises de flysch de la côte Basque française de Socoa à Urrugne : taux et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambery, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau Pays de l'Adour, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541743v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
               </w:r>
@@ -7166,260 +7166,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390511v1</w:t>
+                <w:t xml:space="preserve">hal-04596148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic methodology to assess instabilities and retreat rate in flyschs seacliffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Guillen</w:t>
+                <w:t xml:space="preserve">Landslide hazard mapping in French Guiana: proposal for a quantitative methodology in a weathered basement context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourbon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTC-1 Workshop on Impact of global changes on landslide hazard and risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JTC-1, Jun 2023, OSLO, Norway</w:t>
+              <w:t xml:space="preserve">28e Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596148v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
               </w:r>
@@ -7524,342 +7524,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
+                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrix Kaonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cottereau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653686v1</w:t>
+                <w:t xml:space="preserve">hal-03653679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative landslide hazard assessment at 1:250 000 scale for Malawi (Southeastern Africa)</w:t>
+                <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653679v1</w:t>
+                <w:t xml:space="preserve">hal-03653686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to regional 3D litho-structural modelling: a methodology towards multi-scale landslide susceptibility and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,402 +7904,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361833v1</w:t>
+                <w:t xml:space="preserve">hal-03587891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie de l'aléa 'mouvements de terrain' en Nouvelle-Calédonie par méthode quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Lévy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587780v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Caractérisation spatiale et temporelle du recul du sommet de falaise basque entre 1938 et 2018 : recherche méthodologique et mise en relation avec les facteurs de prédisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587891v1</w:t>
+                <w:t xml:space="preserve">hal-03587780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
               </w:r>
@@ -8410,103 +8410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reconstruct geometrical characteristics and failure conditions of an historic atypical complex flow-like landslide: example of the Deboule of La Ravine de l'Eglise (La Reunion Island, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dewez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kahina Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 - EGU2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8933,64 +8933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE SUD-EUROPEENNE DU RISQUE MOUVEMENTS DE TERRAIN EN ZONE COTIERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,51 +9052,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
@@ -9131,198 +9131,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178834v1</w:t>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
               </w:r>
@@ -9427,152 +9427,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candide Lissak</w:t>
+                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+                <w:t xml:space="preserve">hal-02178834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
               </w:r>
@@ -9860,51 +9860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEM2018 - 7th International Workshop on Airborne Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10054,90 +10054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10268,834 +10268,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
+              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490449v1</w:t>
+                <w:t xml:space="preserve">hal-01591248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide prediction: application to La Martinique (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 13970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591248v1</w:t>
+                <w:t xml:space="preserve">hal-01490449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Meire</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: RST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864951v1</w:t>
+                <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sedan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286350v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l'aléa glissement de terrain par modélisation à base physique sur la commune de Grangue (nord Pays d'Auge, Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: RST 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534819v1</w:t>
+                <w:t xml:space="preserve">hal-02864951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">An integrated approach coupling physically based models and probabilistic method to assess quantitatively landslide susceptibility at different scale: application to different geomorphological environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286353v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Heliborne Electro-Magnetic survey for landslide recognition and modelling: application to La Martinique (West Indies, France)</w:t>
               </w:r>
@@ -11107,64 +11107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-Université de Caen-Université de Rouen-Région Normandie, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12668,506 +12668,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
+                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276853v1</w:t>
+                <w:t xml:space="preserve">hal-00276834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276834v1</w:t>
+                <w:t xml:space="preserve">hal-01132833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
+                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276831v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
+              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132833v1</w:t>
+                <w:t xml:space="preserve">hal-00276831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
               </w:r>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
@@ -14169,77 +14169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t>
@@ -14531,64 +14531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of national landslide inventory for Malawi: from visual remote sensing analyses to field evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Mtumbuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.2019 - 8572, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14652,51 +14652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14986,51 +14986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riskcoast: A South-European approach for coastal landslide hazard: presentation and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15038,51 +15038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 (1), pp.012129, 2023, </w:t>
@@ -15133,77 +15133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by EPBM (Expert Physically Based Model): strategy of calibration in complex environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLF 2017 - Workshop on World Landslide Forum - Advancing Culture of Living with Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15491,52 +15491,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glissements de terrain : des catalogues d’événements et observations géomorphologiques à la modélisation spatiale de la susceptibilité et de l’aléa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Planète et Univers [physics]. Université de caen normandie, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05621963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15683,51 +15777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cuccurullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2026014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05598945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1637t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cuccurullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2026014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05493400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serreta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Desir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04673932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Kaonga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Mtumbuka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Deng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J B Dewez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3973-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05115183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Reboul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/earth3010020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03674815v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaagane Mansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Aissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refas Soraya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamimed Abderahmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-07919-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03683840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.fb2021063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107307" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.12.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ1M3MS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02918380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raingeard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lombard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences7040135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mengin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Guyomard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Premaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05598945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1637t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Marturia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Bux&#243;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05252249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faillettaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04541743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero Iturbe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Padois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596148v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390511v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653679v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14076" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03361833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03448776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4296" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01738636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01677550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01490449v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02864951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286350v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454172v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chedozeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Breton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hagenmuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faillettaz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586162v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Douchet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raveneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1124/1/012129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496805v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wlf4.org/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53498-5_104" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259135v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/tel-05621963v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>