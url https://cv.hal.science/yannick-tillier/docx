--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1123,642 +1123,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211542v1</w:t>
+                <w:t xml:space="preserve">hal-03174651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on the parameters influencing the adjustment of the sagittal and transversal condylar inclination of dental articulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubromez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+              <w:t xml:space="preserve">Quintessence international (Berlin, Germany : 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3290/j.qi.b1702361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the parameters influencing the adjustment of the sagittal and transversal condylar inclination of dental articulators.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modjaw® device: Analysis of mandibular kinematics recorded for a group of asymptomatic subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubromez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quintessence international (Berlin, Germany : 1985)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3290/j.qi.b1702361⟩</w:t>
+              <w:t xml:space="preserve">Cranio -Chattanooga Tn-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08869634.2021.2000790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295504v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174651v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modjaw® device: Analysis of mandibular kinematics recorded for a group of asymptomatic subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cranio -Chattanooga Tn-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08869634.2021.2000790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435418v1</w:t>
+                <w:t xml:space="preserve">hal-03211542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ageing on glass-polymer dental composites</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Kraria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abouelleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,429 +2431,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the electrofusion welding process of polyethylene pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Boujlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (1), pp.123-131. </w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.566-573 </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.23878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954554v1</w:t>
+                <w:t xml:space="preserve">hal-01253881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics 18 (1), pp.1976-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253881v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of the electrofusion welding process of polyethylene pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Boujlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275964v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material properties of the placenta under dynamic loading conditions.</w:t>
               </w:r>
@@ -3097,311 +3097,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of stress distribution in the temporomandibular joint during jaw closing before and after symphyseal distraction: a finite element study</w:t>
+                <w:t xml:space="preserve">Stress distribution in the temporo-mandibular joint discs during jaw closing: a high-resolution three-dimensional finite-element model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Maniere-Ezvan</w:t>
+                <w:t xml:space="preserve">Raounak Loudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges V. Bettega</w:t>
+                <w:t xml:space="preserve">Patrick Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (12), pp.1474-1482. </w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijom.2012.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00276-011-0917-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719322v1</w:t>
+                <w:t xml:space="preserve">hal-00654635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution in the temporo-mandibular joint discs during jaw closing: a high-resolution three-dimensional finite-element model analysis</w:t>
+                <w:t xml:space="preserve">Comparison of stress distribution in the temporomandibular joint during jaw closing before and after symphyseal distraction: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raounak Loudad</w:t>
+                <w:t xml:space="preserve">Armelle Maniere-Ezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baqué</w:t>
+                <w:t xml:space="preserve">Georges V. Bettega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (5), pp.405-413. </w:t>
+              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (12), pp.1474-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-011-0917-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijom.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654635v1</w:t>
+                <w:t xml:space="preserve">hal-00719322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Young's modulus of mandibular bone using inverse analysis</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3644,226 +3644,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la méthode des éléments finis en chirurgie maxillofaciale = Contribution of the finite element method in maxillofacial surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+                <w:t xml:space="preserve">Development of a hyperelastic finite element tool for modelling surgery of complex organs (membrane and underlying tissues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.Pages 161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509255v1</w:t>
+                <w:t xml:space="preserve">hal-00580009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hyperelastic finite element tool for modelling surgery of complex organs (membrane and underlying tissues)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Daanouni</w:t>
+                <w:t xml:space="preserve">Apport de la méthode des éléments finis en chirurgie maxillofaciale = Contribution of the finite element method in maxillofacial surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 110 (1), pp.Pages 27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stomax.2008.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580009v1</w:t>
+                <w:t xml:space="preserve">hal-00509255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Finite Element Modeling of an Uterus Surgery</w:t>
               </w:r>
@@ -4798,373 +4798,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting The Risk of Fracture of Osteosynthesis Plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Syahmi Shaik</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE2023 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373848v1</w:t>
+                <w:t xml:space="preserve">hal-04373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373919v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Corté</w:t>
+                <w:t xml:space="preserve">Predicting The Risk of Fracture of Osteosynthesis Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Syahmi Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMBBE2023 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309111v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of The Masticatory System: Application To Bruxism</w:t>
               </w:r>
@@ -5252,631 +5252,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomécanique : de la planification opératoire à l’aide au développement de dispositifs médicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science Technology and Engineering ICSTEng 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">15th International (Hybrid) Conference on Advanced Computational Engineering and Experimenting ACEX2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853530v1</w:t>
+                <w:t xml:space="preserve">hal-03725465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la simulation numérique à la chirurgie maxillo-faciale et à l’orthopédie dento-faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International (Hybrid) Conference on Advanced Computational Engineering and Experimenting ACEX2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">NRC22 France, NAFEMS Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725465v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la simulation numérique à la chirurgie maxillo-faciale et à l’orthopédie dento-faciale</w:t>
+                <w:t xml:space="preserve">La biomécanique : de la planification opératoire à l’aide au développement de dispositifs médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRC22 France, NAFEMS Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science Technology and Engineering ICSTEng 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878747v1</w:t>
+                <w:t xml:space="preserve">hal-03853530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and numerical modeling of porcine aortic valve tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterisation of the adhesion between a silicone elastomer film and silicone gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978802v1</w:t>
+                <w:t xml:space="preserve">hal-02103828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the adhesion between a silicone elastomer film and silicone gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Berto</w:t>
+                <w:t xml:space="preserve">In situ indentation of dental composite materials coupling micro computed tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103828v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ indentation of dental composite materials coupling micro computed tomography and digital volume correlation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization and numerical modeling of porcine aortic valve tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978791v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational multiphysics 3D homogenization framework for the design of fast-curing dental composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry Agbobada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6098,290 +6098,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MECHANICAL CHARACTERISATION OF AORTIC VALVE TISSUES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mécanique des organes «mous» pour planifier, voire guider les gestes chirurgicaux lors d’interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque ESI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485655v1</w:t>
+                <w:t xml:space="preserve">hal-01485661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique des organes «mous» pour planifier, voire guider les gestes chirurgicaux lors d’interventions</w:t>
+                <w:t xml:space="preserve">CARACTERISATION DES TISSUS DU VIVANT, IDENTIFICATION DE LOIS DE COMPORTEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Evry, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485661v1</w:t>
+                <w:t xml:space="preserve">hal-01485645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION DES TISSUS DU VIVANT, IDENTIFICATION DE LOIS DE COMPORTEMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MECHANICAL CHARACTERISATION OF AORTIC VALVE TISSUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">ESB 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485645v1</w:t>
+                <w:t xml:space="preserve">hal-01485655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par éléments finis des effets de la distraction ostéogénique sur l'articulation temporo-mandibulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,363 +6413,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
+                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749518v1</w:t>
+                <w:t xml:space="preserve">hal-00749526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
+                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.S267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(12)70268-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d'une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d’une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663322v1</w:t>
+                <w:t xml:space="preserve">hal-03390716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6823,122 +6823,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d'une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390716v1</w:t>
+                <w:t xml:space="preserve">hal-00663322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling for soft tissues surgery based on nonlinear elasticity behaviour</w:t>
               </w:r>
@@ -7258,51 +7258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOPOL 2023 "Nanostructured Polymers: from precision synthesis to physical properties"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7735,51 +7735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53A0B9F1"/>
+    <w:nsid w:val="931134DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7966,51 +7966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>