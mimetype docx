--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -595,291 +595,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">Traitement orthodontique-chirurgical : facteur de risque des DTM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126110⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/odf/2023041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137055v1</w:t>
+                <w:t xml:space="preserve">hal-04269335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement orthodontique-chirurgical : facteur de risque des DTM ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernabeu</w:t>
+                <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.385-404. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.126110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/odf/2023041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269335v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Dental Composites Degradation After Early Water Exposure</w:t>
               </w:r>
@@ -1123,330 +1123,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on the parameters influencing the adjustment of the sagittal and transversal condylar inclination of dental articulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Mathilde Bapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubromez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
+              <w:t xml:space="preserve">Quintessence international (Berlin, Germany : 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3290/j.qi.b1702361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174651v1</w:t>
+                <w:t xml:space="preserve">hal-03295504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the parameters influencing the adjustment of the sagittal and transversal condylar inclination of dental articulators.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bapelle</w:t>
+                <w:t xml:space="preserve">A numerical, theoretical and experimental study of the effect of thermocycling on the matrix-filler interface of dental restorative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubromez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quintessence international (Berlin, Germany : 1985)</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3290/j.qi.b1702361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295504v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modjaw® device: Analysis of mandibular kinematics recorded for a group of asymptomatic subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubromez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,265 +1500,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+                <w:t xml:space="preserve">hal-03211542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211542v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ageing on glass-polymer dental composites</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Kraria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abouelleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,356 +2431,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics 18 (1), pp.1976-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253881v1</w:t>
+                <w:t xml:space="preserve">hal-01275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Laville</w:t>
+                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Adil Boujlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics 18 (1), pp.1976-1977. </w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.566-573 </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275964v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the electrofusion welding process of polyethylene pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Boujlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3116,51 +3116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress distribution in the temporo-mandibular joint discs during jaw closing: a high-resolution three-dimensional finite-element model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raounak Loudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of stress distribution in the temporomandibular joint during jaw closing before and after symphyseal distraction: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Maniere-Ezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4798,373 +4798,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">Predicting The Risk of Fracture of Osteosynthesis Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Syahmi Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">CMBBE2023 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373919v1</w:t>
+                <w:t xml:space="preserve">hal-04373848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting The Risk of Fracture of Osteosynthesis Plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Syahmi Shaik</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE2023 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373848v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of The Masticatory System: Application To Bruxism</w:t>
               </w:r>
@@ -5258,64 +5258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational multiphysics 3D homogenization framework for the design of fast-curing dental composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry Agbobada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par éléments finis des effets de la distraction ostéogénique sur l'articulation temporo-mandibulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,51 +6432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,51 +6527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6624,226 +6624,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
+                <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 593-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0488-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390716v1</w:t>
+                <w:t xml:space="preserve">hal-00509427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
+                <w:t xml:space="preserve">Etude numérique d’une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Daanouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0488-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509427v1</w:t>
+                <w:t xml:space="preserve">hal-03390716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d'une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
               </w:r>
@@ -7258,51 +7258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOPOL 2023 "Nanostructured Polymers: from precision synthesis to physical properties"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,103 +7327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations du polyéthylène à haute densité (HDPE) et des PE-vitrimères : effet du réseau réticulé et équivalence des comportements à l’échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Edition DEformation des POlymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7735,51 +7735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="931134DC"/>
+    <w:nsid w:val="4856392B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7966,51 +7966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>