--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -595,291 +595,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement orthodontique-chirurgical : facteur de risque des DTM ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernabeu</w:t>
+                <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/odf/2023041⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.126110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269335v1</w:t>
+                <w:t xml:space="preserve">hal-04137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">Traitement orthodontique-chirurgical : facteur de risque des DTM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.126110. </w:t>
+              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.385-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/odf/2023041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137055v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Dental Composites Degradation After Early Water Exposure</w:t>
               </w:r>
@@ -1500,473 +1500,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211542v1</w:t>
+                <w:t xml:space="preserve">hal-03482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical assessment of different fixation methods in mandibular high sagittal oblique osteotomy using a three-dimensional finite element analysis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482335v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ageing on glass-polymer dental composites</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and identification of material parameters of porcine aortic valve leaflets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boussès</w:t>
+                <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brulat-Bouchard</w:t>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S47-S48. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.104036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1822044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986588v1</w:t>
+                <w:t xml:space="preserve">hal-02986597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and identification of material parameters of porcine aortic valve leaflets</w:t>
+                <w:t xml:space="preserve">Effects of ageing on glass-polymer dental composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Laville</w:t>
+                <w:t xml:space="preserve">Y. Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+                <w:t xml:space="preserve">N. Brulat-Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.104036. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S47-S48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1822044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986597v1</w:t>
+                <w:t xml:space="preserve">hal-02986588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient parallel global optimization strategy based on Kriging properties suitable for material parameters identification</w:t>
               </w:r>
@@ -2431,356 +2431,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Laville</w:t>
+                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+                <w:t xml:space="preserve">Ziad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Adil Boujlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.566-573 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275964v1</w:t>
+                <w:t xml:space="preserve">hal-01253881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofusion Welding Process Optimization Using a Coupled Numerical and Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization of aortic valve tissues using an inverse analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Andrès Acosta-Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (5), pp.566-573 </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: French Society of Biomechanics 18 (1), pp.1976-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.3089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253881v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the electrofusion welding process of polyethylene pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Boujlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gueugnaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5029,103 +5029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianqi Huang</w:t>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5258,90 +5258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and numerical modeling of porcine aortic valve tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6022,64 +6022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF CONFOCAL MICROSCOPE IMAGES FOR IMPROVING AORTIC VALVES MECHANICAL PROPERTIES CHARACTERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6242,51 +6242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MECHANICAL CHARACTERISATION OF AORTIC VALVE TISSUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,238 +6413,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
+                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.S267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(12)70268-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749526v1</w:t>
+                <w:t xml:space="preserve">hal-00749518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Study Of The Effects Of Distraction Osteogenesis On The Articular Disc</w:t>
+                <w:t xml:space="preserve">High-resolution 3D finite-element model of the temporo-mandibular joint discs during jaw closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Savoldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics (ESB2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00749518v1</w:t>
+                <w:t xml:space="preserve">hal-00749526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
               </w:r>
@@ -7327,103 +7327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations du polyéthylène à haute densité (HDPE) et des PE-vitrimères : effet du réseau réticulé et équivalence des comportements à l’échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Edition DEformation des POlymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7735,51 +7735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4856392B"/>
+    <w:nsid w:val="2769E1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7966,51 +7966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-tillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0002-9992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177084189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191734v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Latreche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olina Rios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Afota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoldelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191742v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04573139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ehrmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernabeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ecalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12050132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04269335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Aboueillei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bouss&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03671471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Casanova-Batlle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Th&#248;gersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte N.S. Andreasen Struijk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03295504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bapelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubromez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.qi.b1702361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03174651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.01.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03435418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2021.2000790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03211542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88332-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouss&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1661657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chebbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Boujlal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gueugnaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Andr&#232;s Acosta-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Trabelsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRJGZBNS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.727403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounak Loudad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-011-0917-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHGCKCHZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maniere-Ezvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges V. Bettega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2012.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S28W2V34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2010.03.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.04.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL1HWRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2008.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi-Olivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.125-136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080600628605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00517650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falcot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caputo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.03.261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN3D60RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06Q7RWJR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.804815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Syahmi Shaik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feghali Sara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03878747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03853530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brulat-Bouchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savoldelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Bouchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01744145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70268-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP0HMQ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2004.03.270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RWGCKPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04218847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentina Diaz Colina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00847642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>