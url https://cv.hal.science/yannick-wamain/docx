--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -66,1984 +66,2088 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Motor Representations Influence Declarative Memory for Graspable Objects? A Test with Action Priming and Short-Term Hand Nonuse</w:t>
+                <w:t xml:space="preserve">How affordance similarity impacts µ rhythm desynchronization during object selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+                <w:t xml:space="preserve">Lilas Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241301748⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.109260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2026.109260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780494v2</w:t>
+                <w:t xml:space="preserve">hal-05591163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference from multiple affordances when selecting everyday graspable objects: Thematic relations solve it</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Motor Representations Influence Declarative Memory for Graspable Objects? A Test with Action Priming and Short-Term Hand Nonuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilas Haddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solene Kalenine</w:t>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0001215⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241301748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842796v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How competition between action representations affects object perception during development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interference from multiple affordances when selecting everyday graspable objects: Thematic relations solve it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Kalenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15248372.2022.2025808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Experimental Psychology. Human Perception and Performance, 50 (8), pp.875-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481353v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-partner inclusion predicts performance of romantically involved individuals in a body-scaled action-anticipation task</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How competition between action representations affects object perception during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delepoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Kalenine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journal of Cognition and Development, 23 (3), pp.360-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15248372.2022.2025808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467605v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-partner inclusion predicts performance of romantically involved individuals in a body-scaled action-anticipation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954301v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do manufactured and natural objects evoke similar motor information? The case of action priming.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quarterly journal of experimental psychology (2006), 72 (12), pp.2801-2806. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.907-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021819862210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960030v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the motor system contribute to the perception of changes in objects visual attributes? The neural dynamics of sensory binding by action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do manufactured and natural objects evoke similar motor information? The case of action priming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107121⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quarterly journal of experimental psychology (2006), 72 (12), pp.2801-2806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021819862210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481394v1</w:t>
+                <w:t xml:space="preserve">hal-02960030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict between gesture representations extinguishes μ rhythm desynchronization during manipulable object perception: An EEG study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the motor system contribute to the perception of changes in objects visual attributes? The neural dynamics of sensory binding by action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Neuropsychologia, 132, pp.107121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109219v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG μ rhythm in virtual reality reveals that motor coding of visual objects in peripersonal space is task dependent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conflict between gesture representations extinguishes μ rhythm desynchronization during manipulable object perception: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (8), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450493v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict between object structural and functional affordances in peripersonal space</w:t>
+                <w:t xml:space="preserve">EEG μ rhythm in virtual reality reveals that motor coding of visual objects in peripersonal space is task dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 155, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cortex, 74, pp.20-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109263v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of action primes on implicit processing of thematic and functional similarity relations: evidence from eye-tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conflict between object structural and functional affordances in peripersonal space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-015-0674-9⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214346v1</w:t>
+                <w:t xml:space="preserve">hal-02109263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A saw is first identified as an object used on wood: ERP evidence for temporal differences between Thematic and Functional similarity relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of action primes on implicit processing of thematic and functional similarity relations: evidence from eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Pluciennicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (4), pp.28-37. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-015-0674-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109761v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of action perception: Differences on ERP evoked by object-related and non-object-related actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A saw is first identified as an object used on wood: ERP evidence for temporal differences between Thematic and Functional similarity relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Pluciennicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 63, pp.249-258. </w:t>
+              <w:t xml:space="preserve">, 2015, 71 (4), pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109765v1</w:t>
+                <w:t xml:space="preserve">hal-02109761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to handwritten and printed letters differentially depend on the activation state of the primary motor cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of action perception: Differences on ERP evoked by object-related and non-object-related actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Pluciennicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.020⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384131v1</w:t>
+                <w:t xml:space="preserve">hal-02109765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brain responses to handwritten and printed letters differentially depend on the activation state of the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.1766-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588102v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The graphemic/motor frontal area Exner's area revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.537-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.21804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2053,448 +2157,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment performer au Scrabble? Impact de l’expérience motrice en écriture au clavier sur l'activation des représentations orthographiques des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Cognitif, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the processing cost entailed by conflicting affordances during object perception.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The development of the processing cost entailed by conflicting affordances during object perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solene Kalenine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delepoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Society of Cognitive Psychology Conference (ESCoP)</w:t>
+              <w:t xml:space="preserve">21st European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432126v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the processing cost entailed by conflicting affordances during object perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The development of the processing cost entailed by conflicting affordances during object perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Kalénine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delepoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Kalenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Society for Cognitive Psychology (ESCOP)</w:t>
+              <w:t xml:space="preserve">21st European Society of Cognitive Psychology Conference (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325059v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do manufactured and natural objects evoke similar motor information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Kalenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop TRACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2504,129 +2608,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albaret, Jean-Michel; Kaiser, Marie-Laure; Soppelsa, Régis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de l'écriture chez l'enfant : des modèles à l'intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Solal, pp.61-90, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2773,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kalenine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481353v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2022.2025808" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lafleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Quintard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819862210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corveleyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.06.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01214346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pluciennicka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0674-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.08.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepoulle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2026.109260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kalenine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481353v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2022.2025808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lafleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Quintard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819862210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03481394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corveleyn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.12.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2016.06.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01214346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pluciennicka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0674-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.08.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepoulle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>