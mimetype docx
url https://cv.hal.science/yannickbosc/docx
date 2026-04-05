--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -761,165 +761,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El republicanismo de Thomas Paine y el momento termidoriano</w:t>
+                <w:t xml:space="preserve">Revolución rusa y Revolución francesa: el compromiso del historiador Albert Mathiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sin Permiso : República y socialismo también para el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.155-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321382v1</w:t>
+                <w:t xml:space="preserve">hal-02321447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolución rusa y Revolución francesa: el compromiso del historiador Albert Mathiez</w:t>
+                <w:t xml:space="preserve">El republicanismo de Thomas Paine y el momento termidoriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sin Permiso : República y socialismo también para el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.155-174</w:t>
+              <w:t xml:space="preserve">, 2018, 16, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321447v1</w:t>
+                <w:t xml:space="preserve">hal-02321382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle républicain thermidorien en héritage</w:t>
               </w:r>
@@ -968,196 +968,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit existence et appropriation. Introduction à La Justice agraire de Thomas Paine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La justice agraire opposée a la loi et monopole agraire, ou plan d’amélioration du sort des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33, pp.211-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.7060⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33, pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321455v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-02321597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit existence et appropriation. Introduction à La Justice agraire de Thomas Paine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33, pp.191-210. </w:t>
+              <w:t xml:space="preserve">, 2017, 33, pp.211-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.7053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.7060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321597v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légende dorée, légende noire de Robespierre</w:t>
               </w:r>
@@ -1426,174 +1426,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine as a theorist of the right to existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Early American History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2-3), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18770703-00603002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les âges du mythe Robespierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941279v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02321498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après les attentats : Sur le principe de fraternité</w:t>
               </w:r>
@@ -2078,813 +2078,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pons de l'Hérault : archives en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolution Française.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Florence Gauthier, L'aristocratie de l'épiderme : le combat de la Société des citoyens de couleur (1789-1791), Contretemps, n°9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté et propriété. Sur l’économie politique et le républicanisme de Condorcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 366, pp.53-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ahrf.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance (et mort ?) du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pons de l'Hérault : archives en ligne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le principe de fraternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paine et Condorcet pour refonder la solidarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (4), pp.129-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.064.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sur le principe de fraternité</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jacques Guilhaumou et Raymonde Monnier (dir.), Dictionnaire des usages socio-politiques (1770-1815). Patrie-Patriotisme, Annales historique de la Révolution française, n°357</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robespierre contre le décret dit du marc d'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Recension : Jacques Guilhaumou et Raymonde Monnier (dir.), Dictionnaire des usages socio-politiques (1770-1815). Patrie-Patriotisme, Annales historique de la Révolution française, n°357</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Christine Fauré (dir.), Les manuscrits Siéyès, tome II, 1770-1815, Annales historiques de la Révolution française, n°354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Constitution de l'an III : un républicanisme classique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paine : el pasado reactualizado o la vuelta de lo reprimido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sin Permiso : República y socialismo también para el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321563v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02321565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Edward Larkin, Thomas Paine and the literature of Revolution, Annales, Histoire, Sciences Sociales, n°3</w:t>
               </w:r>
@@ -3053,164 +3053,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hannah Arendt, la révolution et les droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Kimé, 2019, L'Esprit des Lumières et la Révolution, 978-2-84174-949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le peuple souverain et la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Critiques, 2019, 979-1097331-20-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321570v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02321592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Directoire</w:t>
               </w:r>
@@ -3806,998 +3806,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La république de Thomas Paine : droit à l'existence et allocation universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Républiques et républicanismes : les cheminements de la liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l’eau, 2019, Bibliothèque républicaine, 978-2-35687-588-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Mathiez, la guerre, la « dictature » et le pouvoir constituant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Biard et Jean-Numa Ducange (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exception politique en révolution : pensées et pratiques (1789-1917)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, PURH, 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robespierre, le peuple et la Révolution française dans l’Essai sur la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Bosc et Emmanuel Faye (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hannah Arendt, la révolution et les droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Kimé, 2019, L'Esprit des Lumières et la Révolution, 978-2-84174-949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robespierre, la gauche et la fabrique du négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Mathan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Révolution française. Enjeux épistémologiques, jalons historiographiques et exemples inédits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 123-132, 2019, Histoire, 978-2-7535-7702-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie politique populaire de Robespierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bellet et Philippe Solal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie, républicanisme et république</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Classiques Garnier, pp. 137-158, 2019, Bibliothèque de l'économiste, 978-2-406-09058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Christin (dir.). </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration des droits de l’homme : le pouvoir des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle et Daniel Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Républiques et républicanismes : les cheminements de la liberté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l’eau, 2019, Bibliothèque républicaine, 978-2-35687-588-4</w:t>
+              <w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communs et républicanisme : l'exemple de la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Alix, Jean-Louis Bancel, Benjamin Coriat, Frédéric Sultan (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une république des biens communs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Les Liens qui Libèrent, 2018, 979-10-209-0612-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prud'homie de pêcheurs de Marseille pendant la Révolution française : principes républicains, droit à l'existence et préservation de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moissonner la mer : économies, sociétés et pratiques halieutiques méditerranéennes (XVe XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, 2018, L'atelier méditerranéen, 978-2-8111-2514-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Mathiez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robespierre et la république sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Critiques, 2018, 979-10-97331-04-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Paine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre de Thomas Paine au peuple français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Laborintus, 2018, 979-10-94464-46-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albert Mathiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robespierre et la république sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Critiques, 2018, 979-10-97331-04-7</w:t>
+              <w:t xml:space="preserve">Révolution russe et Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Critiques, 2017, 979-10-97331-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...239 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi du 10 juin 1793 sur les communaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937812v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02321598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, propriété et ordre social chez Bernardin de Saint-Pierre</w:t>
               </w:r>
@@ -4850,246 +4850,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine, le peuple et les révolutions des deux mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Belmonte et Christine Peyrard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuples en révolution : d'aujourd'hui à 1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2014, Collection Le Temps de l'histoire, 978-2-85399-937-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robespierre ou la terreur des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Présence d'Henri Guillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri Guillemin et la Révolution française : le moment Robespierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions d'Utovie, 2014, Collection HG, 978-2-86819-779-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Républicanisme et protection sociale : l'opposition Paine-Condorcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Crétois et Stéphanie Roza (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le républicanisme social : une exception française ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2014, La Philosophie à l'oeuvre, 978-2-85944-789-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321627v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02321628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -5615,173 +5615,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Le Gràs (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPES externe d'histoire-géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2008, 978-2-7117-1559-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Condorcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence de Cock, Fanny Madeline, Nicolas Offenstadt, Sophie Wahnich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment Nicolas Sarkozy écrit l'histoire de France : dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agone, 2008, 978-2-7489-0093-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321642v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02322472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en minorité. La légitimité et le travail d’ajustement de la Convention en l’an III</w:t>
               </w:r>
@@ -6103,51 +6103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.414.0167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M.Cleary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Celestino Alves Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.431371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-00603002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/le-consulat-de-bonaparte/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleplace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.belo.2011.01.0153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.414.0167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M.Cleary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Celestino Alves Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.431371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-00603002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/le-consulat-de-bonaparte/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleplace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.belo.2011.01.0153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>