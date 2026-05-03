--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -968,196 +968,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice agraire opposée a la loi et monopole agraire, ou plan d’amélioration du sort des hommes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droit existence et appropriation. Introduction à La Justice agraire de Thomas Paine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33, pp.191-210. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 33, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice agraire opposée a la loi et monopole agraire, ou plan d’amélioration du sort des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33, pp.211-223. </w:t>
+              <w:t xml:space="preserve">, 2017, 33, pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.7060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.7053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321455v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légende dorée, légende noire de Robespierre</w:t>
               </w:r>
@@ -1426,174 +1426,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les âges du mythe Robespierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Paine as a theorist of the right to existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Early American History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2-3), pp.113-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18770703-00603002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18770703-00603002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02321498v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02941279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après les attentats : Sur le principe de fraternité</w:t>
               </w:r>
@@ -2078,813 +2078,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : Florence Gauthier, L'aristocratie de l'épiderme : le combat de la Société des citoyens de couleur (1789-1791), Contretemps, n°9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et propriété. Sur l’économie politique et le républicanisme de Condorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 366, pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.12215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pons de l'Hérault : archives en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension : Florence Gauthier, L'aristocratie de l'épiderme : le combat de la Société des citoyens de couleur (1789-1791), Contretemps, n°9</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paine et Condorcet pour refonder la solidarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (4), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.064.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le principe de fraternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolution Française.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance (et mort ?) du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liberté et propriété. Sur l’économie politique et le républicanisme de Condorcet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jacques Guilhaumou et Raymonde Monnier (dir.), Dictionnaire des usages socio-politiques (1770-1815). Patrie-Patriotisme, Annales historique de la Révolution française, n°357</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 366, pp.53-82. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Christine Fauré (dir.), Les manuscrits Siéyès, tome II, 1770-1815, Annales historiques de la Révolution française, n°354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur le principe de fraternité</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution de l'an III : un républicanisme classique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paine et Condorcet pour refonder la solidarité ?</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine : el pasado reactualizado o la vuelta de lo reprimido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sin Permiso : República y socialismo también para el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robespierre contre le décret dit du marc d'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution Française.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321565v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-02321563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Edward Larkin, Thomas Paine and the literature of Revolution, Annales, Histoire, Sciences Sociales, n°3</w:t>
               </w:r>
@@ -3053,164 +3053,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le peuple souverain et la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Critiques, 2019, 979-1097331-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hannah Arendt, la révolution et les droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Kimé, 2019, L'Esprit des Lumières et la Révolution, 978-2-84174-949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Faye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02321592v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02321570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Directoire</w:t>
               </w:r>
@@ -3806,786 +3806,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robespierre, la gauche et la fabrique du négatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Mathan (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Révolution française. Enjeux épistémologiques, jalons historiographiques et exemples inédits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 123-132, 2019, Histoire, 978-2-7535-7702-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Mathiez, la guerre, la « dictature » et le pouvoir constituant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Biard et Jean-Numa Ducange (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exception politique en révolution : pensées et pratiques (1789-1917)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, PURH, 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robespierre, le peuple et la Révolution française dans l’Essai sur la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Bosc et Emmanuel Faye (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hannah Arendt, la révolution et les droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Kimé, 2019, L'Esprit des Lumières et la Révolution, 978-2-84174-949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie politique populaire de Robespierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bellet et Philippe Solal (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie, républicanisme et république</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Classiques Garnier, pp. 137-158, 2019, Bibliothèque de l'économiste, 978-2-406-09058-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La république de Thomas Paine : droit à l'existence et allocation universelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Christin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Républiques et républicanismes : les cheminements de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, 2019, Bibliothèque républicaine, 978-2-35687-588-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michel Biard et Jean-Numa Ducange (dir.). </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Mathiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’exception politique en révolution : pensées et pratiques (1789-1917)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 33, PURH, 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+              <w:t xml:space="preserve">Robespierre et la république sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Critiques, 2018, 979-10-97331-04-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Yannick Bosc et Emmanuel Faye (dir.). </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Paine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hannah Arendt, la révolution et les droits de l’homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Kimé, 2019, L'Esprit des Lumières et la Révolution, 978-2-84174-949-2</w:t>
+              <w:t xml:space="preserve">Lettre de Thomas Paine au peuple français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Laborintus, 2018, 979-10-94464-46-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Anne de Mathan (dir.). </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prud'homie de pêcheurs de Marseille pendant la Révolution française : principes républicains, droit à l'existence et préservation de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Révolution française. Enjeux épistémologiques, jalons historiographiques et exemples inédits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 123-132, 2019, Histoire, 978-2-7535-7702-2</w:t>
+              <w:t xml:space="preserve">Moissonner la mer : économies, sociétés et pratiques halieutiques méditerranéennes (XVe XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala, 2018, L'atelier méditerranéen, 978-2-8111-2514-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration des droits de l’homme : le pouvoir des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle et Daniel Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs et républicanisme : l'exemple de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Alix, Jean-Louis Bancel, Benjamin Coriat, Frédéric Sultan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une république des biens communs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Les Liens qui Libèrent, 2018, 979-10-209-0612-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Buti, Daniel Faget, Olivier Raveux, Solène Rivoal (dir.). </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 10 juin 1793 sur les communaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moissonner la mer : économies, sociétés et pratiques halieutiques méditerranéennes (XVe XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khartala, 2018, L'atelier méditerranéen, 978-2-8111-2514-1</w:t>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robespierre et la république sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Critiques, 2018, 979-10-97331-04-7</w:t>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4605,199 +4747,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albert Mathiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révolution russe et Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Critiques, 2017, 979-10-97331-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321598v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02937812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, propriété et ordre social chez Bernardin de Saint-Pierre</w:t>
               </w:r>
@@ -4850,246 +4850,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robespierre ou la terreur des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Présence d'Henri Guillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Guillemin et la Révolution française : le moment Robespierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions d'Utovie, 2014, Collection HG, 978-2-86819-779-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républicanisme et protection sociale : l'opposition Paine-Condorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Crétois et Stéphanie Roza (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le républicanisme social : une exception française ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2014, La Philosophie à l'oeuvre, 978-2-85944-789-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Paine, le peuple et les révolutions des deux mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Belmonte et Christine Peyrard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuples en révolution : d'aujourd'hui à 1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, 2014, Collection Le Temps de l'histoire, 978-2-85399-937-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321628v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02321627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -5615,173 +5615,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Condorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence de Cock, Fanny Madeline, Nicolas Offenstadt, Sophie Wahnich (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment Nicolas Sarkozy écrit l'histoire de France : dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agone, 2008, 978-2-7489-0093-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Le Gràs (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPES externe d'histoire-géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2008, 978-2-7117-1559-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322472v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02321642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en minorité. La légitimité et le travail d’ajustement de la Convention en l’an III</w:t>
               </w:r>
@@ -6103,51 +6103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.414.0167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M.Cleary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Celestino Alves Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.431371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-00603002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/le-consulat-de-bonaparte/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleplace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.belo.2011.01.0153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chavanette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.414.0167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M.Cleary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Celestino Alves Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.431371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-00603002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/le-consulat-de-bonaparte/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deleplace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.belo.2011.01.0153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02322472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>