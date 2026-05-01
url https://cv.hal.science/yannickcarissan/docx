--- v0 (2026-04-11)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Carissan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannickcarissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9876-0272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086742167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-7243-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohdan Biletskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (35), pp.e202401016. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202304058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Electron Accepting Properties of Two Di(benz[f]indenone)-Fused Tetraazaanthracene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudraditya Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatzil Avalos-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.3276 - 3285. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c02942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (68), pp.e202202473. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (16), pp.11141-11147. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Castro Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120 (11), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e25914. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e3939. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational insights about the dynamic behavior for the inclusion process of deprotonated and neutral aspirin in beta-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1-2), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0822-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the ‘Comment on “trans-1,2-Disiloxybenzocyclobutene, an adequate partner for the auto-oxidation: EPR/spin trapping and theoretical studies”’ by H.-G. Korth, P. Mulder and T. Paul, Phys. Chem. Chem. Phys., 2017, 19 , C6CP04187F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3409-3413. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp07923g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Studies of Autoxidation of 2‑Alkylidene-1,3- cyclohexadione Leading to Bicyclic-Hemiketal Endoperoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (9), pp.5357-5363. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Jalila Simaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-1,2-disiloxybenzocyclobutene, an adequate partner for the auto-oxisation: EPR/spin trapping and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.7513-7520. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp55077j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16196. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of beryllium with benzene and graphene: a comparative investigation based on DFT, MP2, CCSD(T), CAS-SCF and CAS-PT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1957 - 1966. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp54062f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopotentials for hybridized carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen abstraction from biphenyl, acenaphthylene, naphthalene and phenanthrene by atomic hydrogen and methyl radical: DFT and G3(MP2)-RAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 940 (1-3), pp.115 - 118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InIII-Catalysed Tandem C-C and C-O Bond Formation between Phenols and Allylic Acetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Poulain-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201000738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Coupled Cluster Calculations of the Reaction Barrier Heights of Two CH 3 • + CH 4 Reactions †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał A. Bachorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Tew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Aguilera-Iparraguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.11679 - 11684. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp902753s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (33), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907229b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of doubly charged poly(ethylene oxide) oligomers produced by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Silicon Model Nanotubes as Potential Candidate Nanomaterials for Efficient Hydrogen Storage: A Combined Ab Initio/Grand Canonical Monte Carlo Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George P. Lithoxoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Samios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (43), pp.16725 - 16728. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp805559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hydrogen Interaction with IRMOF-1: A Multiscale Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Klontzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mavrandonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Klopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (36), pp.13635 - 13640. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075420q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we do with an effective group potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (3), pp.727 - 733. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Graphene Sheets from Reactions with Methyl Radicals: A Quantum Chemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (8), pp.1770 - 1778. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Study of Methyl Chemisorption on Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara V. Unterreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (6), pp.1311 - 1321. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the correlation effects upon the modelization of the double exchange phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.9453. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1806415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Ground and Excited States of a Mixed Valence Compound [Fe 2 (OH) 3 (NH 3 ) 6 ] 2+ : A Class II or Class III Compound?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (4), pp.1411 - 1420. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034716h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective group potentials: a powerful tool for hybrid QM/MM methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 632 (1-3), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-1280(03)00287-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive Generation of Benzenoid Structures Sharing Common Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la PPC pour générer des structures de benzénoïdes en chimie théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de motifs et génération de structures de benzénoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedding technique based on a strategic use of atomic pseudo potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physical and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans-1,2-Disiloxybenzocyclobutene + O 2 & pseudopotentials for hybridized carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EMLG/JMLG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Janis Samios, Sep 2016, Platanias, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and reactivity of the trans-1,2-disiloxybenzocyclobutene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLG JMLG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Description with Lewis Structures at the Hückel Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.605-616, 2024, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on HuLiS: The Two Methods Implemented in HuLiS (HL-CI and HL-P) and Their Behavior for a Few Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.617-624, 2024, Comprehensive Computational Chemistry, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la spectroscopie de molécules contenant de gros ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004TOU30268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04416670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en chimie théorique, développements et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01306829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Electron Accepting Properties of Two Di(benz[ f ]indenone)-Fused Tetraazaanthracene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudraditya Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Luthfi Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article &amp;quot;Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Castro Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du benzocyclobutène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé graphique de l'article intitulé &amp;quot;Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaume Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil énergétique de la réaction HCO + H2CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration des performances des pseudo potentiels extraits dans la seconde version des pseudo potentiels anisotropes pour atomes hybridés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration graphique de la référence Theoretical Studies of Autoxidation of 2-Alkylidene-1,3-cyclohexadione Leading to Bicyclic-Hemiketal Endoperoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical illustration of &amp;quot;On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of π delocalization, hyperconjugation, and ring strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Inverted Vibrational and Rotational Excitation of CN(B 2 Σ + ) Produced through Superexcited Ion-Pair States of MCN (M = Na, K, Rb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Carissan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannickcarissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9876-0272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086742167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-7243-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Substituted Benzocyclobutenes Starting from Donor–Acceptor Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohdan Biletskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (11), pp.4115-4120. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (35), pp.e202401016. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insight into cobalt-mediated [2 + 2 + 2]-cycloaddition reactions with γ-alkylidenebutenolide and γ-alkylidenebuterolactam as 2π partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (39), pp.14123-14131. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt02291a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202304058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Electron Accepting Properties of Two Di(benz[f]indenone)-Fused Tetraazaanthracene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudraditya Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatzil Avalos-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.3276 - 3285. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c02942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (68), pp.e202202473. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (16), pp.11141-11147. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Castro Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120 (11), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (42), pp.15767-15771. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03311D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e25914. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e3939. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational insights about the dynamic behavior for the inclusion process of deprotonated and neutral aspirin in beta-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bezzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayenne Djémil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (1-2), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0822-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the ‘Comment on “trans-1,2-Disiloxybenzocyclobutene, an adequate partner for the auto-oxidation: EPR/spin trapping and theoretical studies”’ by H.-G. Korth, P. Mulder and T. Paul, Phys. Chem. Chem. Phys., 2017, 19 , C6CP04187F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Commeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3409-3413. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp07923g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Studies of Autoxidation of 2‑Alkylidene-1,3- cyclohexadione Leading to Bicyclic-Hemiketal Endoperoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (9), pp.5357-5363. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Jalila Simaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-1,2-disiloxybenzocyclobutene, an adequate partner for the auto-oxisation: EPR/spin trapping and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.7513-7520. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp55077j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of pi delocalization, hyperconjugation, and ring strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16196. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp01695e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Catalysis of the Cycloisomerization of 1,6-Dienes with Tin(IV) Salts: The Important Role of a Water Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ChemCatChem, 6, pp.500 - 507. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201300952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of beryllium with benzene and graphene: a comparative investigation based on DFT, MP2, CCSD(T), CAS-SCF and CAS-PT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.1957 - 1966. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp54062f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopotentials for hybridized carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Drujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen abstraction from biphenyl, acenaphthylene, naphthalene and phenanthrene by atomic hydrogen and methyl radical: DFT and G3(MP2)-RAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 940 (1-3), pp.115 - 118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InIII-Catalysed Tandem C-C and C-O Bond Formation between Phenols and Allylic Acetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Vece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Poulain-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (32), pp.6239 - 6248. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201000738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Coupled Cluster Calculations of the Reaction Barrier Heights of Two CH 3 • + CH 4 Reactions †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał A. Bachorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Tew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Aguilera-Iparraguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.11679 - 11684. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp902753s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile ligands on some Lewis super acids: a computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (33), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907229b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry of doubly charged poly(ethylene oxide) oligomers produced by electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Silicon Model Nanotubes as Potential Candidate Nanomaterials for Efficient Hydrogen Storage: A Combined Ab Initio/Grand Canonical Monte Carlo Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George P. Lithoxoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Samios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (43), pp.16725 - 16728. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp805559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hydrogen Interaction with IRMOF-1: A Multiscale Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Klontzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mavrandonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Klopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (36), pp.13635 - 13640. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075420q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Study of Methyl Chemisorption on Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara V. Unterreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (6), pp.1311 - 1321. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200500673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we do with an effective group potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (3), pp.727 - 733. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Graphene Sheets from Reactions with Methyl Radicals: A Quantum Chemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Klopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (8), pp.1770 - 1778. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the correlation effects upon the modelization of the double exchange phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.9453. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1806415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Ground and Excited States of a Mixed Valence Compound [Fe 2 (OH) 3 (NH 3 ) 6 ] 2+ : A Class II or Class III Compound?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (4), pp.1411 - 1420. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034716h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective group potentials: a powerful tool for hybrid QM/MM methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 632 (1-3), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-1280(03)00287-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la PPC pour générer des structures de benzénoïdes en chimie théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive Generation of Benzenoid Structures Sharing Common Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de motifs et génération de structures de benzénoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedding technique based on a strategic use of atomic pseudo potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physical and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans-1,2-Disiloxybenzocyclobutene + O 2 & pseudopotentials for hybridized carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EMLG/JMLG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Janis Samios, Sep 2016, Platanias, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and reactivity of the trans-1,2-disiloxybenzocyclobutene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLG JMLG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Description with Lewis Structures at the Hückel Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.605-616, 2024, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on HuLiS: The Two Methods Implemented in HuLiS (HL-CI and HL-P) and Their Behavior for a Few Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.617-624, 2024, Comprehensive Computational Chemistry, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la spectroscopie de molécules contenant de gros ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004TOU30268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04416670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en chimie théorique, développements et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique et/ou physique. Aix Marseille Université, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01306829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Electron Accepting Properties of Two Di(benz[ f ]indenone)-Fused Tetraazaanthracene Isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudraditya Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Luthfi Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article &amp;quot;Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Pseudopotential‐fragment spectroscopy for organic molecules and carbon allotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Castro Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé graphique de l'article intitulé &amp;quot;Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaume Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du benzocyclobutène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Atomic pseudopotentials for reproducing π-orbital electron behavior in sp 2 carbon atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When cobalt-mediated [2 + 2 + 2] cycloaddition reaction dares go astray: synthesis of unprecedented cobalt( iii )-complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Punter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil énergétique de la réaction HCO + H2CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02095108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration des performances des pseudo potentiels extraits dans la seconde version des pseudo potentiels anisotropes pour atomes hybridés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration graphique de la référence Theoretical Studies of Autoxidation of 2-Alkylidene-1,3-cyclohexadione Leading to Bicyclic-Hemiketal Endoperoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beátrice Tuccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical illustration of &amp;quot;On the ring-opening of substituted cyclobutene to benzocyclobutene: analysis of π delocalization, hyperconjugation, and ring strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01489784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de l'article Inverted Vibrational and Rotational Excitation of CN(B 2 Σ + ) Produced through Superexcited Ion-Pair States of MCN (M = Na, K, Rb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADB3DAA5"/>
+    <w:nsid w:val="1E4DB5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannickcarissan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-0272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086742167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7243-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salgues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudraditya Sarkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168191v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bezzina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Dj&#233;mil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0822-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00989" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55077j" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54062f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234H7FFQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Klopper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.10.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTS51H4J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; A. Bachorz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Tew" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilera-Iparraguirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902753s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447597v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CK8RWFC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P. Lithoxoos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805559a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8JSZRDN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klontzas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavrandonakis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klopper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075420q" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4V6P3L6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJPBVKRN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V. Unterreiner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500673" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FC6D2EED782701089A4E43F7D2931196AF7A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806415" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034716h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.19" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benzidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00036-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00037-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04416670v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30268" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01306829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03600306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luthfi Fajri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095339v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02095108v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01587209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01489784v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannickcarissan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-0272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086742167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7243-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colonna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02926" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Punter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02291a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salgues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudraditya Sarkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03311D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25914" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168191v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bezzina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Dj&#233;mil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0822-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07923g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00989" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drujon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55077j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01141483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01695e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300952" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPV7RSWP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54062f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234H7FFQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Klopper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.10.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTS51H4J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ricci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulain-Martini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000738" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115DF861B244ACA3A2E2DA6ED89B232E1307E56F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; A. Bachorz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Tew" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilera-Iparraguirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902753s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907229b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E44D392E91F991D83F50FBC0B24622A10E32CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447597v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CK8RWFC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P. Lithoxoos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805559a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8JSZRDN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klontzas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavrandonakis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klopper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075420q" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4V6P3L6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V. Unterreiner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500673" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FC6D2EED782701089A4E43F7D2931196AF7A47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJPBVKRN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806415" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034716h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270850v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03402690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.19" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benzidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00036-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00037-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04416670v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30268" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01306829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03600306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luthfi Fajri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095334v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095339v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-02095035v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02095108v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01587209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01489784v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>