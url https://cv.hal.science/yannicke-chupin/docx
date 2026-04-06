--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -329,187 +329,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Andi and Lance Olsen</w:t>
+                <w:t xml:space="preserve">“The texture of et cetera” – synchronizing with the blurry real in 21st century artists’ novels (Sheila Heti, Ben Lerner, Kate Zambreno)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201219v1</w:t>
+                <w:t xml:space="preserve">hal-03823042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The texture of et cetera” – synchronizing with the blurry real in 21st century artists’ novels (Sheila Heti, Ben Lerner, Kate Zambreno)</w:t>
+                <w:t xml:space="preserve">Interview with Andi and Lance Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823042v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Vladimir Nabokov: History and Geography</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Chupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04486398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Edel-Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-vladimir-nabokov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/louragan-lolita-journal-1958-1959/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Delage-Toriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030454050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45406-7_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Chupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04486398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Edel-Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-vladimir-nabokov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/louragan-lolita-journal-1958-1959/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Delage-Toriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030454050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45406-7_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>