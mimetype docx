--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -247,269 +247,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Andi and Lance Olsen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“The texture of et cetera” – synchronizing with the blurry real in 21st century artists’ novels (Sheila Heti, Ben Lerner, Kate Zambreno)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486398v1</w:t>
+                <w:t xml:space="preserve">hal-03823042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The texture of et cetera” – synchronizing with the blurry real in 21st century artists’ novels (Sheila Heti, Ben Lerner, Kate Zambreno)</w:t>
+                <w:t xml:space="preserve">Interview with Andi and Lance Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823042v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Andi and Lance Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.20393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04201219v1</w:t>
+                <w:t xml:space="preserve">hal-04486398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Vladimir Nabokov: History and Geography</w:t>
               </w:r>
@@ -1089,228 +1089,228 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Nabokov: History and Geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vladimir Nabokov: History and Geography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Edel-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Manolescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Edel-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nabokov Online Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XV, 2021, Nabokov Online Journal</w:t>
+              <w:t xml:space="preserve">Vladimir Nabokov : History and Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PARIS, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nabokov Online Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XV, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721744v1</w:t>
+                <w:t xml:space="preserve">hal-03548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Nabokov: History and Geography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vladimir Nabokov: History and Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Edel-Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Manolescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vladimir Nabokov : History and Geography</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, XV, 2021</w:t>
+              <w:t xml:space="preserve">Nabokov Online Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XV, 2021, Nabokov Online Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548039v1</w:t>
+                <w:t xml:space="preserve">hal-03721744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita at Sixty/ Les Soixante ans de Lolita</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Chupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04486398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Edel-Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-vladimir-nabokov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/louragan-lolita-journal-1958-1959/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Delage-Toriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030454050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45406-7_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Chupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04486398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Edel-Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loison-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-vladimir-nabokov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/louragan-lolita-journal-1958-1959/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Delage-Toriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030454050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45406-7_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>