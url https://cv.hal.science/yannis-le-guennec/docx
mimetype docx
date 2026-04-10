--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -577,51 +577,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66, pp.102441. </w:t>
+              <w:t xml:space="preserve">, 2024, 66 (October), pp.102441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phycom.2024.102441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -707,51 +707,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 178, pp.155243. </w:t>
+              <w:t xml:space="preserve">, 2024, 178 (May), pp.155243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aeue.2024.155243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1156,395 +1156,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2421-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082081v1</w:t>
+                <w:t xml:space="preserve">hal-03324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Asymmetrically Clipped Optical-OFDM with Index Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (5), pp.1592-1595. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3048894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. de Wulf</w:t>
+                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.2421-2425. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324540v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Optical-OFDM with Index and Dual-Mode Modulation for Optical Wireless Systems</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and Energy Efficient Fast-OFDM with Index Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,147 +1758,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Frequency and Phase-Shift Keying Modulation for Energy Efficient Optical Wireless Systems</w:t>
+                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2019.2954832⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383633v1</w:t>
+                <w:t xml:space="preserve">hal-02306368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1917,206 +1943,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 440, pp.49-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
+                <w:t xml:space="preserve">Hybrid Frequency and Phase-Shift Keying Modulation for Energy Efficient Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.429-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2019.2954832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306368v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Augmented Hartley Transform Precoded Asymmetrically Clipped Optical OFDM for VLC</w:t>
               </w:r>
@@ -2200,265 +2200,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Depletion Silicon Ring Modulator Power Penalty Versus Power Coupling Coefficient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermitian symmetry free optical-single-carrier frequency division multiple access for visible light communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2834627⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 415, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062651v1</w:t>
+                <w:t xml:space="preserve">hal-02019043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermitian symmetry free optical-single-carrier frequency division multiple access for visible light communication</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carrier Depletion Silicon Ring Modulator Power Penalty Versus Power Coupling Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 415, pp.177-185. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (14), pp.3023-3029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2834627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019043v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-directed iterative methods for PAPR reduction in optical wireless OFDM systems</w:t>
               </w:r>
@@ -3303,704 +3303,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 GHz UWB over fiber system using photodiode based frequency up-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.421-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783976v1</w:t>
+                <w:t xml:space="preserve">hal-00399002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t>
+                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pizzinat</w:t>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meyer</w:t>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charbonnier</w:t>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lombard</w:t>
+                <w:t xml:space="preserve">Philippe Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599018v1</w:t>
+                <w:t xml:space="preserve">hal-00783976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nguyen</w:t>
+                <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cabon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398888v1</w:t>
+                <w:t xml:space="preserve">hal-00599018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Distribution and Up-Conversion of MB-OFDM in Ultra Wide Band over Fiber systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lombard</w:t>
+                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (9), pp.1072-1078</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599017v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Optical Distribution and Up-Conversion of MB-OFDM in Ultra Wide Band over Fiber systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (9), pp.1072-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991561v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz UWB over fiber system using photodiode based frequency up-conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00399002v1</w:t>
+                <w:t xml:space="preserve">hal-00991561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly modulated laser diode in the nonlinear regime for low-cost digital frequency up-conversion</w:t>
               </w:r>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (5), pp.1214-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (2), pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (9), pp.2120-2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.496-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4690,51 +4690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (10), pp.2211-2216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.496-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4898,359 +4898,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Chateigner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+                <w:t xml:space="preserve">Fadel Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Siclet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385413v1</w:t>
+                <w:t xml:space="preserve">hal-05215818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215818v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Asymmetrically Clipped Hybrid FSK-Based Unipolar Modulations: Performance and Frequency-Domain Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; https://wcnc2025.ieee-wcnc.org/, Mar 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; https://wcnc2025.ieee-wcnc.org/, Mar 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5280,77 +5280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t>
@@ -5373,51 +5373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
+                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
@@ -5435,97 +5435,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351195v1</w:t>
+                <w:t xml:space="preserve">hal-04351521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
+                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
@@ -5543,73 +5543,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351521v1</w:t>
+                <w:t xml:space="preserve">hal-04351195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GaN μLEDs aspect ratio on bandwidth and efficiency</w:t>
               </w:r>
@@ -5831,239 +5831,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907721v1</w:t>
+                <w:t xml:space="preserve">hal-03799088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022 - Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799088v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Silicon Photonic Circuit technology with SiN passives, Ge photodetectors and III-V/Si SOAs</w:t>
               </w:r>
@@ -6293,381 +6293,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
+                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558582v1</w:t>
+                <w:t xml:space="preserve">hal-04878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMCW LIDAR Range and Velocity Estimation Beyond the Laser Coherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Peyrou</w:t>
+                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Optique Dijon, workshop LIDAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062252v1</w:t>
+                <w:t xml:space="preserve">hal-03558582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
+                <w:t xml:space="preserve">FMCW LIDAR Range and Velocity Estimation Beyond the Laser Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lebrun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Optique Dijon, workshop LIDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878557v1</w:t>
+                <w:t xml:space="preserve">hal-04062252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrically Clipped-FSK Modulation for Energy Efficient Visible Light Communications</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation économe en énergie pour les Communications en Lumière Visible dans le cadre de l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,352 +7023,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
+                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Riga, Latvia. p201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753148v1</w:t>
+                <w:t xml:space="preserve">hal-01743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
+              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743013v1</w:t>
+                <w:t xml:space="preserve">hal-01753148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Riga, Latvia. p201-206, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743021v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optical Power Efficient Asymmetrically Companded DCO-OFDM for IM/DD Systems</w:t>
               </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7564,269 +7564,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modulations DCO-OFDM et ACO-OFDM dans un canal optique réel</w:t>
+                <w:t xml:space="preserve">A novel FFT/IFFT size efficient technique to generate real time optical OFDM signals compatible with IM/DD systems 43th European Microwave Conference, 6-11 Oct. 2013, Nuremberg, Germany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">43th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020859v1</w:t>
+                <w:t xml:space="preserve">hal-00997182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel FFT/IFFT size efficient technique to generate real time optical OFDM signals compatible with IM/DD systems 43th European Microwave Conference, 6-11 Oct. 2013, Nuremberg, Germany.</w:t>
+                <w:t xml:space="preserve">Comparaison des modulations DCO-OFDM et ACO-OFDM dans un canal optique réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997182v1</w:t>
+                <w:t xml:space="preserve">hal-01020859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Interference between Multi-band Modulations with a single Mach-Zehnder Modulator for Simultaneous 60 GHz Wireless and Wireline Signals Transmission</w:t>
               </w:r>
@@ -8431,329 +8431,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
+                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604311v1</w:t>
+                <w:t xml:space="preserve">hal-00604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604317v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,90 +8804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, France</w:t>
@@ -8942,51 +8942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,51 +9063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,103 +9257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Louriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t>
@@ -9382,90 +9382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Louriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sillans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9507,51 +9507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,77 +9641,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9788,51 +9788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency UWB Transposition on Optical Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9978,51 +9978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Merzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIS International Workshop 2006 on Emerging Optical Microwave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10041,424 +10041,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+                <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147848v1</w:t>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical microwave mixing with digital transmission</w:t>
+                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop “Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.XX</w:t>
+              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149040v1</w:t>
+                <w:t xml:space="preserve">hal-00147848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All optical microwave mixing with digital transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop “Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147193v1</w:t>
+                <w:t xml:space="preserve">hal-00149040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chirp effect of DFB laser in phase-to-intensity noise conversion in RF-modulated optical links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10499,282 +10499,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Maastricht (Netherland), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085189v1</w:t>
+                <w:t xml:space="preserve">hal-04085217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Udvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.874-877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085217v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions of the microwave subcarriers of digital signals in optical links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10911,51 +10911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3C6B95"/>
+    <w:nsid w:val="C500F07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>