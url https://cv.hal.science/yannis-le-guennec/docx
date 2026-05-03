--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1156,395 +1156,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. W. Azim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.2421-2425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324540v1</w:t>
+                <w:t xml:space="preserve">hal-03082081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Asymmetrically Clipped Optical-OFDM with Index Modulation for Optical Wireless Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (5), pp.1592-1595. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2421-2425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3048894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097509v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
+                <w:t xml:space="preserve">Filtered Asymmetrically Clipped Optical-OFDM with Index Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (5), pp.1592-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3048894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082081v1</w:t>
+                <w:t xml:space="preserve">hal-03097509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Optical-OFDM with Index and Dual-Mode Modulation for Optical Wireless Systems</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and Energy Efficient Fast-OFDM with Index Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,277 +3419,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
+                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pizzinat</w:t>
+                <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meyer</w:t>
+                <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+                <w:t xml:space="preserve">B. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lombard</w:t>
+                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783976v1</w:t>
+                <w:t xml:space="preserve">hal-00599018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t>
+                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pizzinat</w:t>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meyer</w:t>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charbonnier</w:t>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lombard</w:t>
+                <w:t xml:space="preserve">Philippe Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599018v1</w:t>
+                <w:t xml:space="preserve">hal-00783976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Distribution and Up-Conversion of MB-OFDM in Ultra Wide Band over Fiber systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,338 +4898,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadel Mohsen</w:t>
+                <w:t xml:space="preserve">Clara Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215818v1</w:t>
+                <w:t xml:space="preserve">hal-05385413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Chateigner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385413v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Asymmetrically Clipped Hybrid FSK-Based Unipolar Modulations: Performance and Frequency-Domain Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; https://wcnc2025.ieee-wcnc.org/, Mar 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5280,77 +5280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t>
@@ -5373,51 +5373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
+                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
@@ -5435,97 +5435,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351521v1</w:t>
+                <w:t xml:space="preserve">hal-04351195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
+                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
@@ -5543,73 +5543,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351195v1</w:t>
+                <w:t xml:space="preserve">hal-04351521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GaN μLEDs aspect ratio on bandwidth and efficiency</w:t>
               </w:r>
@@ -5831,239 +5831,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022 - Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799088v1</w:t>
+                <w:t xml:space="preserve">hal-03907721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022 - Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907721v1</w:t>
+                <w:t xml:space="preserve">hal-03799088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Silicon Photonic Circuit technology with SiN passives, Ge photodetectors and III-V/Si SOAs</w:t>
               </w:r>
@@ -6293,511 +6293,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrically Clipped-FSK Modulation for Energy Efficient Visible Light Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2021 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu (Virtual conference), Finland. pp.458-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878557v1</w:t>
+                <w:t xml:space="preserve">hal-03369258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+                <w:t xml:space="preserve">FMCW LIDAR Range and Velocity Estimation Beyond the Laser Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Optique Dijon, workshop LIDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558582v1</w:t>
+                <w:t xml:space="preserve">hal-04062252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMCW LIDAR Range and Velocity Estimation Beyond the Laser Coherence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Menezo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Optique Dijon, workshop LIDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062252v1</w:t>
+                <w:t xml:space="preserve">hal-04878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrically Clipped-FSK Modulation for Energy Efficient Visible Light Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2021 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu (Virtual conference), Finland. pp.458-464, </w:t>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369258v1</w:t>
+                <w:t xml:space="preserve">hal-03558582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t>
               </w:r>
@@ -7023,352 +7023,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
+                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Riga, Latvia. p201-206, </w:t>
+              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743021v1</w:t>
+                <w:t xml:space="preserve">hal-01753148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753148v1</w:t>
+                <w:t xml:space="preserve">hal-01743013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Riga, Latvia. p201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743013v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optical Power Efficient Asymmetrically Companded DCO-OFDM for IM/DD Systems</w:t>
               </w:r>
@@ -7564,269 +7564,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel FFT/IFFT size efficient technique to generate real time optical OFDM signals compatible with IM/DD systems 43th European Microwave Conference, 6-11 Oct. 2013, Nuremberg, Germany.</w:t>
+                <w:t xml:space="preserve">Comparaison des modulations DCO-OFDM et ACO-OFDM dans un canal optique réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997182v1</w:t>
+                <w:t xml:space="preserve">hal-01020859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modulations DCO-OFDM et ACO-OFDM dans un canal optique réel</w:t>
+                <w:t xml:space="preserve">A novel FFT/IFFT size efficient technique to generate real time optical OFDM signals compatible with IM/DD systems 43th European Microwave Conference, 6-11 Oct. 2013, Nuremberg, Germany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">43th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020859v1</w:t>
+                <w:t xml:space="preserve">hal-00997182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Interference between Multi-band Modulations with a single Mach-Zehnder Modulator for Simultaneous 60 GHz Wireless and Wireline Signals Transmission</w:t>
               </w:r>
@@ -8571,51 +8571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,795 +8677,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Nguyen</w:t>
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602846v1</w:t>
+                <w:t xml:space="preserve">hal-00399749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399749v1</w:t>
+                <w:t xml:space="preserve">hal-00603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603015v1</w:t>
+                <w:t xml:space="preserve">hal-00602869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Paresys</w:t>
+                <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602869v1</w:t>
+                <w:t xml:space="preserve">hal-00602846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
+                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Louriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398361v1</w:t>
+                <w:t xml:space="preserve">hal-00907451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Payoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907451v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Louriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sillans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9501,217 +9501,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147883v1</w:t>
+                <w:t xml:space="preserve">hal-00147932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,346 +9735,333 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Nasrallah</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147932v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency UWB Transposition on Optical Transmission System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Optical time-domain multiplexing using low cost devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Merzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European ISIS Workshop on Emerging Optical Broadband Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.XX</w:t>
+              <w:t xml:space="preserve">ISIS International Workshop 2006 on Emerging Optical Microwave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147933v1</w:t>
+                <w:t xml:space="preserve">hal-00147931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical time-domain multiplexing using low cost devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Merzouk</w:t>
+                <w:t xml:space="preserve">Radiofrequency UWB Transposition on Optical Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIS International Workshop 2006 on Emerging Optical Microwave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">European ISIS Workshop on Emerging Optical Broadband Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147931v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
               </w:r>
@@ -10136,286 +10136,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
+                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+                <w:t xml:space="preserve">hal-00147848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
+                <w:t xml:space="preserve">All optical microwave mixing with digital transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop “Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147848v1</w:t>
+                <w:t xml:space="preserve">hal-00149040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical microwave mixing with digital transmission</w:t>
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop “Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149040v1</w:t>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chirp effect of DFB laser in phase-to-intensity noise conversion in RF-modulated optical links</w:t>
               </w:r>
@@ -10911,51 +10911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C500F07C"/>
+    <w:nsid w:val="D1864AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>