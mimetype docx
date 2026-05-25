--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">211918135</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=azJOtWwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000140160656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,1723 +269,1697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPICE modeling of GaN microLEDs for optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cibié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lardeau-Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (10), pp.1030-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsid.2105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data communication using blue GaN-on-Si micro-LEDs reported on a 200-mm Silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cibié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (18), pp.1149-1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2024.3451244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-phase and quadrature frequency-shift keying for low-power optical wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (October), pp.102441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phycom.2024.102441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC-FPSK modulation for low-energy and low data rate optical wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178 (May), pp.155243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aeue.2024.155243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Frequency Chirping With Silicon Photonic Circuit Comprising an IQ Modulator and a III-V/Si SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (10), pp.541-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2023.3260993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Analysis of Asymmetrically Clipped-FSK VLC System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3165439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2421-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082081v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Low-Complexity Harmonic Receiver for Unipolar-FSK</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtered Asymmetrically Clipped Optical-OFDM with Index Modulation for Optical Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Chafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2021.3102123⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (5), pp.1592-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3048894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324540v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Asymmetrically Clipped Optical-OFDM with Index Modulation for Optical Wireless Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">LACO-OFDM with Index Modulation for Optical Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2020.3045119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3048894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03097509v1</w:t>
+                <w:t xml:space="preserve">hal-03082081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Optical-OFDM with Index and Dual-Mode Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.128646-128664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3008275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and Energy Efficient Fast-OFDM with Index Modulation for Optical Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (8), pp.1771-1774. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2989633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hybrid Frequency and Phase-Shift Keying Modulation for Energy Efficient Optical Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.429-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2019.2954832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306368v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 440, pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,2895 +1987,2921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Frequency and Phase-Shift Keying Modulation for Energy Efficient Optical Wireless Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2019.2954832⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383633v1</w:t>
+                <w:t xml:space="preserve">hal-02306368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Augmented Hartley Transform Precoded Asymmetrically Clipped Optical OFDM for VLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (23), pp.2029-2032. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2874962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermitian symmetry free optical-single-carrier frequency division multiple access for visible light communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 415, pp.177-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier Depletion Silicon Ring Modulator Power Penalty Versus Power Coupling Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (14), pp.3023-3029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2018.2834627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-directed iterative methods for PAPR reduction in optical wireless OFDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 389, pp.318 - 330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an In-Building Optical Bus Network for Wireless Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOCN.6.000501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional Millimeter-Wave Radio-Over-Fiber System Based on Photodiode Mixing and Optical Heterodyning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.74-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOCN.5.000074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Shao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.876-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2012.2183340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954363v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Shao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.275-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2012.2183340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954358v1</w:t>
+                <w:t xml:space="preserve">hal-01954363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of 60 GHz Radio over Fiber and WDM-PON using Parallel Phase Modulation with a single Mach-Zehnder Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (17), pp.2824-2831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2012.2205370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistandard Transmission Over Plastic Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouhamri Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schimpf A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (11), pp.3109-3116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz UWB over fiber system using photodiode based frequency up-conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gary</w:t>
+                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cabon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399002v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fiber System for In-Building Distribution of UWB Signals IEEE/OSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Transparent Radio-Over-Fiber System for In-Building Distribution of UWB Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (14), pp.2649-2657</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783976v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Optical Distribution and Up-Conversion of MB-OFDM in Ultra Wide Band over Fiber systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (9), pp.1072-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398888v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Distribution and Up-Conversion of MB-OFDM in Ultra Wide Band over Fiber systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (9), pp.1072-1078</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (11), pp.1496-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599017v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 60 GHz MB-OFDM Signal over Fiber by Up-Conversion using Cascaded External Modulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">60 GHz UWB over fiber system using photodiode based frequency up-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.421-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991561v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly modulated laser diode in the nonlinear regime for low-cost digital frequency up-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (5), pp.1214-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.23329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost all-optical up-conversion of digital radio signals using a directly modulated 1550 nm emitting VCSEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (2), pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical frequency up-conversion for WLAN over fiber applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48, Issue 3, pp.421-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical microwave up-conversion solution in radio-over-fiber network for 60 GHz wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, n°3, pp.1277- 1282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Subcarrier Frequency Conversion Using an Electrooptic Phase Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XX, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Interferometric Systems for Optical Processing of Microwave Signals: Influence of Laser- and Microwave-Phase Noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (9), pp.2120-2122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2004.831236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BER performance comparison between an active Mach-Zehnder modulator and passive Mach-Zehnder interferometer for conversion of microwave subcarriers of BPSK signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.496-498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.10801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of dispersion resistance in analog radio-on-fiber upconversion links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (10), pp.2211-2216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2003.817694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BER performance comparison between an active Mach-Zehnder modulator and passive Mach-Zehnder interferometer for conversion of microwave subcarriers of BPSK signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.496-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.10801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4890,5960 +4911,5960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Siclet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fadel Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.236-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385413v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-path phase shifter and its applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulations unipolaires issues de modulations de fréquence : extension à deux tons, analyse fréquentielle et récepteur à faible complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2025 - 23rd IEEE Interregional NEWCAS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215818v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Asymmetrically Clipped Hybrid FSK-Based Unipolar Modulations: Performance and Frequency-Domain Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; https://wcnc2025.ieee-wcnc.org/, Mar 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of an Inductor-Less Passive N-Path Balun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMC 2024 - Asia-Pacific Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351195v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FPSK: étude de modulation et codage conjoint avec récepteur itératif pour les communications optiques sans fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Turbo-DC-FPSK: a joint turbo coding and FPSK based modulation scheme adapted to optical wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICSPCS 2023 - 16th International Conference on Signal Processing and Communication System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Bydgoszcz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351521v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GaN μLEDs aspect ratio on bandwidth and efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Litschgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10223035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de fréquence et de phase à écrêtage asymétrique pour les communications optiques sans-fil efficaces en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022 - Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907721v1</w:t>
+                <w:t xml:space="preserve">hal-03799088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d'une modulation AC-FSK économe en énergie pour les communications optiques sans-fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Turbo-DC-FSK: Joint Turbo Coding and FSK-Based Modulation for Visible Light Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC &amp; 6G Summit 2022 - Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799088v1</w:t>
+                <w:t xml:space="preserve">hal-03907721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Integrated Silicon Photonic Circuit technology with SiN passives, Ge photodetectors and III-V/Si SOAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrey Thiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Denis-Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOC 2022 - European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrically Clipped-FSK Modulation for Energy Efficient Visible Light Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Jehangir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2021 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu (Virtual conference), Finland. pp.458-464, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMCW LIDAR Range and Velocity Estimation Beyond the Laser Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Optique Dijon, workshop LIDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation économe en énergie pour les Communications en Lumière Visible dans le cadre de l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Riga, Latvia. p201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01753148v1</w:t>
+                <w:t xml:space="preserve">hal-01743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced DC-biased optical OFDM for intensity-modulated optical OFDM access systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Waqar Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743013v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimization of power coupling coefficient of a carrier depletion silicon ring modulator for WDM optical transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Advances in Wireless and Optical Communications (RTUWO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTUWO.2016.7821884⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Optical Interconnects Conference (OI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743021v1</w:t>
+                <w:t xml:space="preserve">hal-01743013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Power Efficient Asymmetrically Companded DCO-OFDM for IM/DD Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Impact of VCSEL Nonlinearity on Discrete MultiTone Modulation: Quasi-static Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Busson</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Wireless and Optical Communications Conference, WOCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Newark, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st International Conference on Telecommunications, ICT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021484v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of VCSEL Nonlinearity on Discrete MultiTone Modulation: Quasi-static Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">An Optical Power Efficient Asymmetrically Companded DCO-OFDM for IM/DD Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Busson</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Telecommunications, ICT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal. pp.1-4</w:t>
+              <w:t xml:space="preserve">23rd Wireless and Optical Communications Conference, WOCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Newark, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021342v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des modulations DCO-OFDM et ACO-OFDM dans un canal optique réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel FFT/IFFT size efficient technique to generate real time optical OFDM signals compatible with IM/DD systems 43th European Microwave Conference, 6-11 Oct. 2013, Nuremberg, Germany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Interference between Multi-band Modulations with a single Mach-Zehnder Modulator for Simultaneous 60 GHz Wireless and Wireline Signals Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics (MWP'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Noordwijk, Netherlands. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du compromis entre couverture réseau et non-linéarité pour une transmission WLAN sur fibre plastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Réalisation et étude d'un front-end RF pour application bas-coût et multi-standards pour radio sur fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cherkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073523v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistandard RoF bus for in-building networks,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Etude du compromis entre couverture réseau et non-linéarité pour une transmission WLAN sur fibre plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics, 2011 IEEE International Topical Meeting on, conference proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073006v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et étude d'un front-end RF pour application bas-coût et multi-standards pour radio sur fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Multistandard RoF bus for in-building networks,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Microwave Photonics, 2011 IEEE International Topical Meeting on, conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073409v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Transmission of Gigabit Wireline Signal and ECMA 387 mmW over Fiber Using a Single MZM in Multi-Band Modulation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Topical Meeting on Microwave Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604317v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604311v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399749v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603015v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602869v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dobremez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Z. Bouhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Techniques for Up-Conversion of MB-OFDM Signals in 60 GHz band using Fiber Bragg Grating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio UWB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602846v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Louriki</w:t>
+                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Payoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907451v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cabon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Louriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du club "optique-microondes" de la SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398361v1</w:t>
+                <w:t xml:space="preserve">hal-00907451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost Transparent Radio-over-Fibre System for UWB Based Home Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Louriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charbonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sillans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147932v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147929v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147883v1</w:t>
+                <w:t xml:space="preserve">hal-00147932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical time-domain multiplexing using low cost devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Merzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIS International Workshop 2006 on Emerging Optical Microwave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency UWB Transposition on Optical Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European ISIS Workshop on Emerging Optical Broadband Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147193v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All optical microwave mixing with digital transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th NEFERTITI Workshop “Photonic Signal Processing for Defence Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chirp effect of DFB laser in phase-to-intensity noise conversion in RF-modulated optical links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium - IMS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. pp.1371-1374, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1212626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Udvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Csornyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.874-877, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions of the microwave subcarriers of digital signals in optical links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEOS 2001. 14th Annual Meeting of the IEEE Lasers and Electro-Optics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, San Diego, United States. pp.50-51, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LEOS.2001.969167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10911,51 +10932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1864AFC"/>
+    <w:nsid w:val="5F8FE033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-le-guennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4813-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077787080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211918135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=azJOtWwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140160656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan El Badaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Maitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cibi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.2105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3451244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04678420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2024.102441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peyrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3260993" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3048894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3045119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2989633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2019.2954832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2834627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Bouhamri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FXPTMT7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chateigner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miqueu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04246172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Maitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Litschgi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10223035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799088v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815799" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062053v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Thiessen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis-Le Coarer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04062252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482989" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907451v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Louriki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sillans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merzouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085157v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salehi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212626" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>