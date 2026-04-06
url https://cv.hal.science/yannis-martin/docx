--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -277,413 +277,620 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cyberespace : catalyseur de déviance pour les organisations</w:t>
+                <w:t xml:space="preserve">Transformation numérique et innovation dans les secteurs traditionnels d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam); Équipe Sécurité &amp; Défense - Renseignement, criminologie, crises, cybermenaces (ESDR3C), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Digitalisation des organisations et des territoires : entre accélération, résilience, résistance et innovation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ascencia Business School; EM Normandie; Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME); Centre d'études et de recherche sur les commerces et artisans de proximité (CERCAP); Management &amp; Data Science, Mar 2026, Paris la Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445408v1</w:t>
+                <w:t xml:space="preserve">hal-05560552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agilité : une religion managériale sans croyants ?</w:t>
+                <w:t xml:space="preserve">Contraintes économiques, innovations sociales et stratégies de résilience : De l'art à l'entreprise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPC - Facultés libres de philosophie et de psychologie; IAE Metz School of Management, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Entreprendre par l’art : Subjectivités, contextes et dynamiques collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de Recherches sur les Organisations et la Stratégie (CEROS); Université Paris Nanterre; Université de Lorraine; Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (CEREFIGE); Ascencia Business School, Jan 2026, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447587v1</w:t>
+                <w:t xml:space="preserve">hal-05557049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité et IA</w:t>
+                <w:t xml:space="preserve">Le cyberespace : catalyseur de déviance pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dialogues de la complexité. Pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (Paris); Université de Montréal; Université du Québec (Rimouski), Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam); Équipe Sécurité &amp; Défense - Renseignement, criminologie, crises, cybermenaces (ESDR3C), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372380v1</w:t>
+                <w:t xml:space="preserve">hal-05445408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction Agile et Novlangue Managériale</w:t>
+                <w:t xml:space="preserve">Complexité et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée d’Histoire de la Pensée Managériale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille - Université de Marseille (CERGAM); Institut de Recherche en Gestion (IRG); Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Les dialogues de la complexité. Pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (Paris); Université de Montréal; Université du Québec (Rimouski), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445412v1</w:t>
+                <w:t xml:space="preserve">hal-05372380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agilité : une religion managériale sans croyants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC - Facultés libres de philosophie et de psychologie; IAE Metz School of Management, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction Agile et Novlangue Managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journée d’Histoire de la Pensée Managériale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille - Université de Marseille (CERGAM); Institut de Recherche en Gestion (IRG); Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et démocratie : Crise d’une non politique de l’objet technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et démocratie : approches philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de philosophie de l'éducation (Sofphied); Université Jean Monnet Saint Etienne; Université Claude Bernard Lyon 1; Institut national supérieur du professorat et de l'éducation - Académie de Lyon, Jun 2025, INSPÉ de la Loire Université Claude Bernard - Lyon 1 et Maison de l’Université Université Jean Monnet - Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA : bienfait commun ou piège capitaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du festival Pint of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -693,170 +900,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA: Techniques, éthique, réglementation et bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrieix Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Collection Classique, 978-2-12-465948-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -924,51 +1131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3537DFC0"/>
+    <w:nsid w:val="4F03C4B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1155,51 +1362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1100-8214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.odaw7470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrieix Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique.afnor.org/fr-fr/livre/ia-techniques-ethique-juridique-et-bonnes-pratiques/fa214015/446147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1100-8214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.odaw7470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrieix Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique.afnor.org/fr-fr/livre/ia-techniques-ethique-juridique-et-bonnes-pratiques/fa214015/446147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>