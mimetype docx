--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -277,620 +277,758 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique et innovation dans les secteurs traditionnels d'activité</w:t>
+                <w:t xml:space="preserve">Gesture, Sensory Intelligence and the Limits of Machine Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitalisation des organisations et des territoires : entre accélération, résilience, résistance et innovation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ascencia Business School; EM Normandie; Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME); Centre d'études et de recherche sur les commerces et artisans de proximité (CERCAP); Management &amp; Data Science, Mar 2026, Paris la Défense, France</w:t>
+              <w:t xml:space="preserve">CIMAD 3 : « TELL ME! What do you feel? Exploring bodily and implicit knowledge in arts and crafts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mastering job-Oriented Skills in Arts &amp; crafts (MOSAIC); Etudes du Contemporain en Littératures, Langues, Arts (ECLLA); Université Jean Monnet; Ecole Doctorale Lettres Langues Linguistique et sciences du langage Arts (3LA), May 2026, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560552v1</w:t>
+                <w:t xml:space="preserve">hal-05616638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes économiques, innovations sociales et stratégies de résilience : De l'art à l'entreprise !</w:t>
+                <w:t xml:space="preserve">Transformation numérique et innovation dans les secteurs traditionnels d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre par l’art : Subjectivités, contextes et dynamiques collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de Recherches sur les Organisations et la Stratégie (CEROS); Université Paris Nanterre; Université de Lorraine; Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (CEREFIGE); Ascencia Business School, Jan 2026, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">Digitalisation des organisations et des territoires : entre accélération, résilience, résistance et innovation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ascencia Business School; EM Normandie; Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME); Centre d'études et de recherche sur les commerces et artisans de proximité (CERCAP); Management &amp; Data Science, Mar 2026, Paris la Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557049v1</w:t>
+                <w:t xml:space="preserve">hal-05560552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cyberespace : catalyseur de déviance pour les organisations</w:t>
+                <w:t xml:space="preserve">Contraintes économiques, innovations sociales et stratégies de résilience : De l'art à l'entreprise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam); Équipe Sécurité &amp; Défense - Renseignement, criminologie, crises, cybermenaces (ESDR3C), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Entreprendre par l’art : Subjectivités, contextes et dynamiques collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de Recherches sur les Organisations et la Stratégie (CEROS); Université Paris Nanterre; Université de Lorraine; Centre Européen de Recherche en Économie Financière et Gestion des Entreprises (CEREFIGE); Ascencia Business School, Jan 2026, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445408v1</w:t>
+                <w:t xml:space="preserve">hal-05557049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité et IA</w:t>
+                <w:t xml:space="preserve">L’Intelligence Artificielle : Faut-il une intention pour la création musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dialogues de la complexité. Pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (Paris); Université de Montréal; Université du Québec (Rimouski), Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de la Création Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Centre d'Étude des Arts Contemporains (CEAC); Passages XX-XXI; Université Lumière Lyon 2; Sorbonne Université| Lettres; Institut de recherche en Musicologie (IReMus); Université Jean-Monnet-Saint-Étienne; Etudes du Contemporain en Littératures, Langues, Arts (ECLLA), Jun 2025, Sorbonne - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372380v1</w:t>
+                <w:t xml:space="preserve">hal-05603635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agilité : une religion managériale sans croyants ?</w:t>
+                <w:t xml:space="preserve">Le cyberespace : catalyseur de déviance pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPC - Facultés libres de philosophie et de psychologie; IAE Metz School of Management, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers (Cnam); Équipe Sécurité &amp; Défense - Renseignement, criminologie, crises, cybermenaces (ESDR3C), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447587v1</w:t>
+                <w:t xml:space="preserve">hal-05445408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction Agile et Novlangue Managériale</w:t>
+                <w:t xml:space="preserve">Complexité et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée d’Histoire de la Pensée Managériale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille - Université de Marseille (CERGAM); Institut de Recherche en Gestion (IRG); Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Les dialogues de la complexité. Pensée complexe et modélisation systémique pour comprendre un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers (Paris); Université de Montréal; Université du Québec (Rimouski), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445412v1</w:t>
+                <w:t xml:space="preserve">hal-05372380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et démocratie : Crise d’une non politique de l’objet technique</w:t>
+                <w:t xml:space="preserve">L’agilité : une religion managériale sans croyants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et démocratie : approches philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de philosophie de l'éducation (Sofphied); Université Jean Monnet Saint Etienne; Université Claude Bernard Lyon 1; Institut national supérieur du professorat et de l'éducation - Académie de Lyon, Jun 2025, INSPÉ de la Loire Université Claude Bernard - Lyon 1 et Maison de l’Université Université Jean Monnet - Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC - Facultés libres de philosophie et de psychologie; IAE Metz School of Management, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559952v1</w:t>
+                <w:t xml:space="preserve">hal-05447587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction Agile et Novlangue Managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journée d’Histoire de la Pensée Managériale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille - Université de Marseille (CERGAM); Institut de Recherche en Gestion (IRG); Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et démocratie : Crise d’une non politique de l’objet technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et démocratie : approches philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de philosophie de l'éducation (Sofphied); Université Jean Monnet Saint Etienne; Université Claude Bernard Lyon 1; Institut national supérieur du professorat et de l'éducation - Académie de Lyon, Jun 2025, INSPÉ de la Loire Université Claude Bernard - Lyon 1 et Maison de l’Université Université Jean Monnet - Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA : bienfait commun ou piège capitaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du festival Pint of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -900,170 +1038,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA: Techniques, éthique, réglementation et bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrieix Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Collection Classique, 978-2-12-465948-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yrieix Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05468378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyberespace comme catalyseur de déviance organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05468378v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Perspectives Organisationnelles, 978-2-336-61274-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1131,51 +1383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F03C4B0"/>
+    <w:nsid w:val="D9847836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1362,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1100-8214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.odaw7470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrieix Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique.afnor.org/fr-fr/livre/ia-techniques-ethique-juridique-et-bonnes-pratiques/fa214015/446147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannis-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1100-8214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.odaw7470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrieix Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique.afnor.org/fr-fr/livre/ia-techniques-ethique-juridique-et-bonnes-pratiques/fa214015/446147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/organisations-deviantes-organisations-criminelles/82683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>