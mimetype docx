--- v0 (2026-04-01)
+++ v1 (2026-04-29)
@@ -558,646 +558,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of a multimodal electric-powered wheelchair simulator for training of activities of daily living</w:t>
+                <w:t xml:space="preserve">Wrist Rigidity Evaluation in Parkinson’s Disease: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Morère</w:t>
+                <w:t xml:space="preserve">Camille Marques Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela de Sá</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andressa Rastrelo Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Alves Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanne Cardoso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Abreu Rosa de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.193-205. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-021-00385-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10112178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793053v1</w:t>
+                <w:t xml:space="preserve">hal-04009218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Assessment of Individuals with Parkinson’s Disease: Development and Structure Validation of a Self-Assessment Questionnaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery Delay with Visual Feedback to Reduce Errors in Single-Switch Scanning Keyboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marques Alves</w:t>
+                <w:t xml:space="preserve">D.T.G. Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Fraga Vieira</w:t>
+                <w:t xml:space="preserve">Y. Morére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Afonso Lamounier Júnior</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.R. de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L.M. Naves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101823⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793036v1</w:t>
+                <w:t xml:space="preserve">hal-03793064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery Delay with Visual Feedback to Reduce Errors in Single-Switch Scanning Keyboards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary assessment of a multimodal electric-powered wheelchair simulator for training of activities of daily living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pino</w:t>
+                <w:t xml:space="preserve">Felipe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Lázaro Martins Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A.R. de Sá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.L.M. Naves</w:t>
+                <w:t xml:space="preserve">Angela de Sá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-021-00385-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793064v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skills assessment metrics of electric powered wheelchair driving in a virtual environment: a survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Morère</w:t>
+                <w:t xml:space="preserve">Multidimensional Assessment of Individuals with Parkinson’s Disease: Development and Structure Validation of a Self-Assessment Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanne Cardoso Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Alves Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marques Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fraga Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Naves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgard Afonso Lamounier Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.323-335. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-022-02500-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793048v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrist Rigidity Evaluation in Parkinson’s Disease: A Scoping Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Marques Alves</w:t>
+                <w:t xml:space="preserve">Skills assessment metrics of electric powered wheelchair driving in a virtual environment: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa Rastrelo Rezende</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Naves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (11), pp.2178. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.323-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10112178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-022-02500-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009218v1</w:t>
+                <w:t xml:space="preserve">hal-03793048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards adaptive and finer rehabilitation assessment: A learning framework for kinematic evaluation of upper limb rehabilitation on an Armeo Spring exoskeleton</w:t>
               </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Alves Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Abreu Rosa de Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marques Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ramos Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="745DF1DF"/>
+    <w:nsid w:val="5C8D4E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3943,51 +3943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannmorere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-7576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147754046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04929089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanne Cardoso Mendes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Abreu Rosa de S&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Alves Marques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano de Oliveira Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tannus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L&#225;zaro Martins Naves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-023-02933-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de S&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00385-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marques Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fraga Vieira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Afonso Lamounier J&#250;nior" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.G. Mariano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mor&#233;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.R. de S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.M. Naves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Naves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02500-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Rastrelo Rezende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10112178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeser Meziani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104804" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de Sa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42600-019-00035-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cosnuau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guilmois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rumilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2018.1503204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sieler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0711-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zatla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/joig.4.2.116-121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cosnuau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilmois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taverne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulombel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos Rosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075543" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blangy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358611" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maertens de Noordhout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. M. Naves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.R. de S&#224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRC.2013.6487517" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mor&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001VALE0001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03182119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannmorere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-7576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147754046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04929089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanne Cardoso Mendes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Abreu Rosa de S&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Alves Marques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano de Oliveira Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tannus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L&#225;zaro Martins Naves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-023-02933-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04009218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marques Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Rastrelo Rezende" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10112178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.G. Mariano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mor&#233;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.R. de S&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.M. Naves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00385-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fraga Vieira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Afonso Lamounier J&#250;nior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Naves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02500-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeser Meziani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104804" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de Sa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42600-019-00035-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cosnuau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guilmois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rumilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2018.1503204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sieler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0711-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zatla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/joig.4.2.116-121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cosnuau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilmois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01346061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taverne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulombel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramos Rosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075543" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blangy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358611" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01385228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maertens de Noordhout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. M. Naves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.R. de S&#224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRC.2013.6487517" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01345322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mor&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001VALE0001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03182119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>