--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,6210 +261,6344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated interferometers as a new platform for low cost gas chromatography detection</w:t>
+                <w:t xml:space="preserve">Unveiling the Interactions between a Protein Derived from Barnacle Adhesive and Surfaces Using Surface Plasmon Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
+                <w:t xml:space="preserve">Dhekra Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paris</w:t>
+                <w:t xml:space="preserve">Zahraa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Messaoudene</w:t>
+                <w:t xml:space="preserve">Cédric Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Fournier</w:t>
+                <w:t xml:space="preserve">Marianne Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bourlon</w:t>
+                <w:t xml:space="preserve">Franz Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, pp.126659. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (4), pp.2130-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c02186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692575v1</w:t>
+                <w:t xml:space="preserve">hal-05564830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of the selectivity of an odorant binding protein-based bioelectronic nose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated interferometers as a new platform for low cost gas chromatography detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lalis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+                <w:t xml:space="preserve">Pomme Hirschauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Mathey</w:t>
+                <w:t xml:space="preserve">Benoît Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.116879⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.126659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774349v1</w:t>
+                <w:t xml:space="preserve">hal-04692575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lagarde</w:t>
+                <w:t xml:space="preserve">Study and optimization of the selectivity of an odorant binding protein-based bioelectronic nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Maxence Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Raphael Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (23), pp.29645-29656. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.116879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.116879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609750v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electrochemical Biosensors for Food Control</w:t>
+                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Mathilde Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Khalife</w:t>
+                <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lagarde</w:t>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14071412⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.29645-29656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172926v1</w:t>
+                <w:t xml:space="preserve">hal-04609750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Magnetoelastic Membrane for Magnetic Bioactuators and Soft Artificial Muscles Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Electrochemical Biosensors for Food Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carriere</w:t>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aisy.202300022⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp. 1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14071412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04174715v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between nanoparticles, membranes and proteins: A surface plasmon resonance study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erenildo Ferreira de Macedo</w:t>
+                <w:t xml:space="preserve">Recent Advances on Peptide-Based Biosensors and Electronic Noses for Foodborne Pathogen Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivia Salles Santos</w:t>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucca Silva Nascimento</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.591. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24010591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229980v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Peptide-Based Biosensors and Electronic Noses for Foodborne Pathogen Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between nanoparticles, membranes and proteins: A surface plasmon resonance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
+                <w:t xml:space="preserve">Erenildo Ferreira de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nivia Salles Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucca Silva Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios13020258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307631v1</w:t>
+                <w:t xml:space="preserve">hal-04229980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructured Magnetoelastic Membrane for Magnetic Bioactuators and Soft Artificial Muscles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Mathey</w:t>
+                <w:t xml:space="preserve">Svetlana Ponomareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
+              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advanced Intelligent Systems, pp.2300022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aisy.202300022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607954v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical treatment of human glioblastoma cells with engineered iron oxide powder microparticles for triggering apoptosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Naud</w:t>
+                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pernet-Gallay</w:t>
+                <w:t xml:space="preserve">Elise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Billiet</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.1c10734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NA00461A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375349v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical treatment of human glioblastoma cells with engineered iron oxide powder microparticles for triggering apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">C. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marmiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00461A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376321v1</w:t>
+                <w:t xml:space="preserve">hal-03375349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00187b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485279v1</w:t>
+                <w:t xml:space="preserve">hal-02884942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Aqueous Synthesis of DNA-Functionalized Near-Infrared AgInS 2 /ZnS Core/Shell Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Delices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Moodelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.44026-44038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c11337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946475v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303, pp.127188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527981v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Synthesis of DNA-Functionalized Near-Infrared AgInS 2 /ZnS Core/Shell Quantum Dots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Shilanthan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wai-Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c11337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.3756-3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946449v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Morel</w:t>
+                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00187b⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.120777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884942v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Response of Magnetically Actuated Biocompatible Membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR00585D⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105377v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of PEG Coverage on Carbon Nanotubes Affects Binding of Innate Immune Protein C1q</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Response of Magnetically Actuated Biocompatible Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Caneiro</w:t>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ponomareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b06596⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR00585D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596679v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Selective Optoelectronic Nose Based on Surface Plasmon Resonance Imaging for Sensing Volatile Organic Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode of PEG Coverage on Carbon Nanotubes Affects Binding of Innate Immune Protein C1q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bélime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Caneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (2), pp.757-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b06596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925324v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Genua</w:t>
+                <w:t xml:space="preserve">Highly-Selective Optoelectronic Nose Based on Surface Plasmon Resonance Imaging for Sensing Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjie Hou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (16), pp.9879 - 9887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522527v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of monodisperse magnetic nanoparticles released in solution using a block copolymer template</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of nanotweezers and their remote actuation by magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Tallegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Tiron</w:t>
+                <w:t xml:space="preserve">Y. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa790b⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585374v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanotweezers and their remote actuation by magnetic fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Truong</w:t>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hou</w:t>
+                <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Livache</w:t>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00537-6⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578735v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering the apoptosis of targeted human renal cancer cells by the vibration of anisotropic magnetic particles attached to the cell membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of monodisperse magnetic nanoparticles released in solution using a block copolymer template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chauchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Tiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr03518j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.295001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa790b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615206v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Multi-Functionalities Into Non-Spherical Microparticles Fabricated by Top-Down Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (9), pp.1779-1784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2015.2429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+                <w:t xml:space="preserve">Triggering the apoptosis of targeted human renal cancer cells by the vibration of anisotropic magnetic particles attached to the cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2014.3164⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (38), pp.15904-15914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03518j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925383v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.1059 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2014.3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01925388v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Wehry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51901⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072629v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205346⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.DOI 10.3791/51901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105334v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Ion Channel Biosensor in Human Immunodeficiency Virus gp41 Drug Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane Tada batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac800511n⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (41), pp.10394-10398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105335v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiosensors based on individual olfactory receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iryna V. Benilova</w:t>
+                <w:t xml:space="preserve">Artificial Ion Channel Biosensor in Human Immunodeficiency Virus gp41 Drug Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Casuso Paramo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miriam Gochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (3), pp.197-203. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (15), pp.5924-5929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-007-9114-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac800511n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105336v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Surface Functionalization and Patterning for Specific Immobilization of Olfactory Receptors Carried by Nanosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Nanobiosensors based on individual olfactory receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Akimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateu Pla-Roca</w:t>
+                <w:t xml:space="preserve">Eleonora Alfinito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Iryna V. Benilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+                <w:t xml:space="preserve">Ignacio Casuso Paramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (9), pp.3280-3290. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (3), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac061774m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-007-9114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107926v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel detection strategy for odorant molecules based on controlled bioengineering of rat olfactory receptor 17</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Surface Functionalization and Patterning for Specific Immobilization of Olfactory Receptors Carried by Nanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxia X. Hou</w:t>
+                <w:t xml:space="preserve">Mateu Pla-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Minic-Vidic</w:t>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (9), pp.3280-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac061774m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2006.06.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140599v1</w:t>
+                <w:t xml:space="preserve">hal-02107926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of rhodopsin on a self-assembled multilayer and its specific detection by electrochemical impedance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">A novel detection strategy for odorant molecules based on controlled bioengineering of rat olfactory receptor 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia X. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Helali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Martelet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Minic-Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (7), pp.1393-1402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (7), pp.1550-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2006.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107927v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the production, immobilization, and electrical characterization of olfactory receptors for olfactory nanobiosensor development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Errachid</w:t>
+                <w:t xml:space="preserve">Immobilization of rhodopsin on a self-assembled multilayer and its specific detection by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Pajot</w:t>
+                <w:t xml:space="preserve">Salwa Helali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (7), pp.1393-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2005.11.083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107932v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of olfactory receptor I7 self-assembled multilayer formation and immobilization using a quartz crystal microbalance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in the production, immobilization, and electrical characterization of olfactory receptors for olfactory nanobiosensor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Segui</w:t>
+                <w:t xml:space="preserve">I. Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Minic-Vidic</w:t>
+                <w:t xml:space="preserve">A. Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+                <w:t xml:space="preserve">O. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+                <w:t xml:space="preserve">E. Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (1-2), pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2005.11.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141434v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Olfactory Receptor I7 Self‐Assembled Multilayer Formation and Immobilization Using a Quartz Crystal Microbalance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Detection of olfactory receptor I7 self-assembled multilayer formation and immobilization using a quartz crystal microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Salesse</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Minic-Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 39 (8), pp.1735-1745. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 39 (8), pp.1735-1745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107929v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Olfactory Receptor I7 Self‐Assembled Multilayer Formation and Immobilization Using a Quartz Crystal Microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidong Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Rodríguez Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Minic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pajot‐augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (8), pp.1735-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032710600714030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107936v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1/2), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02881790v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Guo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (9), pp.4058-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00141461v1</w:t>
+                <w:t xml:space="preserve">hal-02881790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of native membrane-bound rhodopsin on biosensor surfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.017⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (4), pp.1052-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107938v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mixed Langmuir–Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaker Tlili</w:t>
+                <w:t xml:space="preserve">Immobilization of native membrane-bound rhodopsin on biosensor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1724 (3), pp.324-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107944v1</w:t>
+                <w:t xml:space="preserve">hal-02107938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance-Probing of Mixed Amphiphile-Antibody Films Transferred onto Silver Electrodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Study of mixed Langmuir-Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia X. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107942v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mixed Langmuir-Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Study of mixed Langmuir–Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140629v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the mixed urease/amphiphile Langmuir–Blodgett film and its application for biosensor development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impedance-Probing of Mixed Amphiphile-Antibody Films Transferred onto Silver Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Korri-Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ponsonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (3), pp.246-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2004.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00065-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107953v1</w:t>
+                <w:t xml:space="preserve">hal-02107942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed urease/amphiphile LB films and their application for biosensor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey P. Soldatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 56 (1-2), pp.157-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1567-5394(02)00045-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of the mixed urease/amphiphile Langmuir–Blodgett film and its application for biosensor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00065-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of pure urease Langmuir–Blodgett film and application for biosensor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 86 (2-3), pp.143-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6474,156 +6608,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiplexed optoelectronic nose for analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-3, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6633,279 +6767,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in rapid detection of zoonotic pathogens in poultry production and processing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steven C. Ricke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving poultry meat safety and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-80146-789-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-Inspired Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-231, 2024, 9780443156847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic olfactory biosensors and bioelectronic noses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6914,316 +7048,316 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biosensors: Reviews Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, International Frequency Sensor Association (IFSA), pp.15-63, 2020, 978-84-09-25125-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration and nanoimaging of biomolecules for biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Scanning Probe Methods VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-257, 2007, 978-3-540-37320-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-37321-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the realization of noanobiosensors based on G-protein coupled receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pennetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Akimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Alfinito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Corojankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodevices for the Life sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ‎ Wiley, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7233,823 +7367,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d’objets biologiques par imagerie par résonance plasmonique de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina-Cassiana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2200324. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur biologique et/ou biochimique et/ou chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2005584. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de détection pour nez électronique permettant une classification physicochimique des odeurs et nez électronique comprenant un tel système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1907884. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés chimiques mis en œuvre comme surfaces de référence pour déterminer le bruit d'un capteur multiplexé de type nez électronique et d'en diminuer la dérive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1758547. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calibration d’un nez électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1751751. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de nez ou de langue électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 1251579. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for detecting gases and/or volatile organic compounds (VOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Mccaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L. Roukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO201136565. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8196,51 +8330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c02186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>