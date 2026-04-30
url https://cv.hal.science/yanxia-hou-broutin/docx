--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1605,1094 +1605,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
+                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Naud</w:t>
+                <w:t xml:space="preserve">Jonathan Shilanthan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thébault</w:t>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (9), pp.3632. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.3756-3767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0na00187b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884942v1</w:t>
+                <w:t xml:space="preserve">hal-02485279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Synthesis of DNA-Functionalized Near-Infrared AgInS 2 /ZnS Core/Shell Quantum Dots</w:t>
+                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Delices</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davina Moodelly</w:t>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wai-Li Ling</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c11337⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303, pp.127188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946449v1</w:t>
+                <w:t xml:space="preserve">hal-02376321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.120777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376321v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Herrier</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485279v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Aqueous Synthesis of DNA-Functionalized Near-Infrared AgInS 2 /ZnS Core/Shell Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Delices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Moodelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.44026-44038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c11337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946475v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0na00187b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527981v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Response of Magnetically Actuated Biocompatible Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barou</w:t>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Alain Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ponomareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR00585D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915890v1</w:t>
+                <w:t xml:space="preserve">hal-02105377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Response of Magnetically Actuated Biocompatible Membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Morel</w:t>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR00585D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of PEG Coverage on Carbon Nanotubes Affects Binding of Innate Immune Protein C1q</w:t>
               </w:r>
@@ -2940,779 +2940,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanotweezers and their remote actuation by magnetic fields</w:t>
+                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Iss</w:t>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Truong</w:t>
+                <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hou</w:t>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Livache</w:t>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.451. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00537-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578735v1</w:t>
+                <w:t xml:space="preserve">hal-01522527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
+                <w:t xml:space="preserve">Fabrication of monodisperse magnetic nanoparticles released in solution using a block copolymer template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Genua</w:t>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjie Hou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+                <w:t xml:space="preserve">Raluca Tiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.1046. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.295001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa790b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522527v1</w:t>
+                <w:t xml:space="preserve">hal-01585374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of monodisperse magnetic nanoparticles released in solution using a block copolymer template</w:t>
+                <w:t xml:space="preserve">Fabrication of nanotweezers and their remote actuation by magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Tallegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Y. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Tiron</w:t>
+                <w:t xml:space="preserve">T. Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.295001. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa790b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585374v1</w:t>
+                <w:t xml:space="preserve">hal-01578735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Multi-Functionalities Into Non-Spherical Microparticles Fabricated by Top-Down Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering the apoptosis of targeted human renal cancer cells by the vibration of anisotropic magnetic particles attached to the cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Genua</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Livache</w:t>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (9), pp.1779-1784. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (38), pp.15904-15914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sam.2015.2429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nr03518j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593306v1</w:t>
+                <w:t xml:space="preserve">hal-01615206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering the apoptosis of targeted human renal cancer cells by the vibration of anisotropic magnetic particles attached to the cell membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Multi-Functionalities Into Non-Spherical Microparticles Fabricated by Top-Down Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Leulmi</w:t>
+                <w:t xml:space="preserve">Nora Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chauchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Jérôme Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (38), pp.15904-15914. </w:t>
+              <w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (9), pp.1779-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr03518j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/sam.2015.2429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615206v1</w:t>
+                <w:t xml:space="preserve">hal-01593306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (6), pp.1059 - 1064. </w:t>
@@ -3750,64 +3750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,90 +3909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.DOI 10.3791/51901. </w:t>
@@ -4043,77 +4043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane Tada batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4699,319 +4699,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of rhodopsin on a self-assembled multilayer and its specific detection by electrochemical impedance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in the production, immobilization, and electrical characterization of olfactory receptors for olfactory nanobiosensor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Helali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Martelet</w:t>
+                <w:t xml:space="preserve">G. Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.06.002⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (1-2), pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2005.11.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107927v1</w:t>
+                <w:t xml:space="preserve">hal-02107932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the production, immobilization, and electrical characterization of olfactory receptors for olfactory nanobiosensor development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Ruiz</w:t>
+                <w:t xml:space="preserve">Immobilization of rhodopsin on a self-assembled multilayer and its specific detection by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pajot</w:t>
+                <w:t xml:space="preserve">Salwa Helali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 116 (1-2), pp.66-71. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (7), pp.1393-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2005.11.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107932v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of olfactory receptor I7 self-assembled multilayer formation and immobilization using a quartz crystal microbalance</w:t>
               </w:r>
@@ -5250,51 +5250,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
+                <w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
@@ -5308,569 +5308,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (9), pp.4058-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107936v1</w:t>
+                <w:t xml:space="preserve">hal-02881790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+                <w:t xml:space="preserve">Immobilization of native membrane-bound rhodopsin on biosensor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Minic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1724 (3), pp.324-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881790v1</w:t>
+                <w:t xml:space="preserve">hal-02107938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1/2), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00141461v1</w:t>
+                <w:t xml:space="preserve">hal-02107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of native membrane-bound rhodopsin on biosensor surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1724 (3), pp.324-332. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (4), pp.1052-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107938v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mixed Langmuir-Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Tlili</w:t>
+                <w:t xml:space="preserve">Study of mixed Langmuir–Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5884,637 +5884,637 @@
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140629v1</w:t>
+                <w:t xml:space="preserve">hal-02107944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mixed Langmuir–Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impedance-Probing of Mixed Amphiphile-Antibody Films Transferred onto Silver Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Korri-Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ponsonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (3), pp.246-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2004.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107944v1</w:t>
+                <w:t xml:space="preserve">hal-02107942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance-Probing of Mixed Amphiphile-Antibody Films Transferred onto Silver Electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ponsonnet</w:t>
+                <w:t xml:space="preserve">Study of mixed Langmuir-Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia X. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (6), pp.1126-1133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107942v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed urease/amphiphile LB films and their application for biosensor development</w:t>
+                <w:t xml:space="preserve">Optimization of the mixed urease/amphiphile Langmuir–Blodgett film and its application for biosensor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey P. Soldatkin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 56 (1-2), pp.157-158. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.91-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1567-5394(02)00045-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107951v1</w:t>
+                <w:t xml:space="preserve">hal-02107953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the mixed urease/amphiphile Langmuir–Blodgett film and its application for biosensor development</w:t>
+                <w:t xml:space="preserve">Mixed urease/amphiphile LB films and their application for biosensor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidong D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexey P. Soldatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.91-96. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (1-2), pp.157-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00065-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1567-5394(02)00045-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107953v1</w:t>
+                <w:t xml:space="preserve">hal-02107951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pure urease Langmuir–Blodgett film and application for biosensor development</w:t>
               </w:r>
@@ -6648,77 +6648,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-3, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7394,77 +7394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d’objets biologiques par imagerie par résonance plasmonique de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina-Cassiana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7639,64 +7639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1907884. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7744,64 +7744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7832,90 +7832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calibration d’un nez électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou-Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 1251579. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8330,51 +8330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c02186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c02186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>