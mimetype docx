--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -935,217 +935,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Peptide-Based Biosensors and Electronic Noses for Foodborne Pathogen Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructured Magnetoelastic Membrane for Magnetic Bioactuators and Soft Artificial Muscles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
+                <w:t xml:space="preserve">Svetlana Ponomareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Marie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios13020258⟩</w:t>
+              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advanced Intelligent Systems, pp.2300022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aisy.202300022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307631v1</w:t>
+                <w:t xml:space="preserve">hal-04174715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between nanoparticles, membranes and proteins: A surface plasmon resonance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erenildo Ferreira de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivia Salles Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Silva Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,210 +1154,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24010591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Magnetoelastic Membrane for Magnetic Bioactuators and Soft Artificial Muscles Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">Recent Advances on Peptide-Based Biosensors and Electronic Noses for Foodborne Pathogen Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Morel</w:t>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dieny</w:t>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Advanced Intelligent Systems, pp.2300022. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aisy.202300022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174715v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natale Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (9), pp.3632. </w:t>
@@ -2424,77 +2424,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Ponomareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Surface Functionalization and Patterning for Specific Immobilization of Olfactory Receptors Carried by Nanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateu Pla-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,286 +5542,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aidong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (4), pp.1052-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107936v1</w:t>
+                <w:t xml:space="preserve">hal-00141461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of zinc in milkvetch by anodic stripping voltammetry with bismuth film electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of odorant biosensors based on Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2004.08.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1/2), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2978/jsas.17.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141461v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mixed Langmuir–Blodgett films of immunoglobulin G/amphiphile and their application for immunosensor engineering</w:t>
               </w:r>
@@ -6820,51 +6820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c02186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c02186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomme Hirschauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erenildo Ferreira de Macedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivia Salles Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Silva Nascimento" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010591" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01596679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe B&#233;lime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caneiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06596" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gochin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac800511n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Akimov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna V. Benilova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso Paramo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG9PGQ18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Pla-Roca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061774m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18VS3BL9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia X. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic-Vidic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2006.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP103D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casuso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruiz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.11.083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2G0M875-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Helali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.06.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZKG95B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Segui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodr&#237;guez Segu&#237;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot&#8208;augy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710600714030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B60PMQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.08.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R2TFZT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.17.49" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.05.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D0ZN1WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2004.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00065-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQTJ9MQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Soldatkin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5394(02)00045-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B05HQG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00158-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KHDZJGD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-137525" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37321-6_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LR2KKP02-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pennetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Corojankina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Slimani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delapierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mccaig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Myers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Roukes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>