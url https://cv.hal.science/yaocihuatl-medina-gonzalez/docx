--- v0 (2026-03-17)
+++ v1 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,98 +178,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling between adsorption, structure and rheology in short-side-chain PFSA ionomer / carbon black suspensions in N-propanol / water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Burghart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplays between preparation and processing of the catalyst ink in the manufacturing of a proton exchange membrane fuel cell catalyst layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Burghart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -288,3206 +402,3206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 660, pp.238497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solvent nature and binder presence on argyrodite (Li 6 PS 5 Cl) slurry properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Ghazouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Labansat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129, pp.11593-11605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent molecular rotor-based polymer materials for local microviscosity mapping in microfluidic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Nalatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Clisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 520, pp.165459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Rotors for In Situ Viscosity Mapping during Evaporation of Confined Fluid Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Nalatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c16808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Liquid–Liquid Extraction Using Switchable Hydrophilicity Solvents in Microfluidic Poly(dimethylsiloxane) Chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Zollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (42), pp.15491-15501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Rotors for In Situ Local Viscosity Mapping in Microfluidic Chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharshana Nalatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ordóñez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Clisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (32), pp.12656-12667. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c01047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Microfluidic Separation Processes using Switchable Hydrophilicity Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Zollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.253-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET23100043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the solvent on the mechanical and structural properties of N-alkyldiamide organogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (51), pp.14898-14910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium Nanoparticles in Glycerol/Ionic Liquid/Carbon Dioxide Medium as Hydrogenation Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M Masdeu-Bultó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Farfán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ordóñez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (12), pp.12240-12249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.0c02706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium nanoparticles stabilized by novel choline-based ionic liquids in glycerol applied in hydrogenation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Foltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 346, pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Solvation and Mass Transport Properties of Biobased Solvents through CO2 Expansion: A Physicochemical and Molecular Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (41), pp.18942-18964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of polypeptides in neat 1,1,1,2-tetrafluoroethane solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Aguirre-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmina Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bustos-Jaimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (63), pp.35936-35945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8RA06657D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2‑Expanded alkyl acetates: physicochemical and molecular modeling study and applications in chemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Machin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (6), pp.7627-7637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2-Expanded alkyl lactates : A physicochemical and molecular modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-016-0565-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating biocatalytic activity towards sterically bulky substrates in CO2-expanded bio-based liquids by tuning physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Nam Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinjiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuichi Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kagechika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (11), pp.11051-11059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b03018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of 2-bromo-arylacetic acid ester by Yarrowia lipolytica lipase in water/supercritical CO2 two-phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.96-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and modeling of phase equilibrium of the methanol–tripalmitin system: application to palm oil transesterification with supercritical methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winatta Sakdasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruengwit Sawangkeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (18), pp.5190-5199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b04588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScCO2/Green Solvents: Biphasic Promising Systems for Cleaner Chemicals Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (12), pp.2623-2636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/sc5004314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium of the CO2/glycerol system: Experimental data by in situ FT-IR spectroscopy and thermodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 73, pp. 97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of lipids from Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Milanesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ezguiel Hegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.378-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.3840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effect of utilization of ethyl heptanoate as co-solvent during extraction of essential oil of &amp;lt;em&amp;gt;Inula helenium&amp;lt;/em&amp;gt; in a hydrodistillation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hernandez-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vilarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (6), pp.995-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving PVDF hollow fiber membranes for CO₂ gas capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (11), pp.1596-1605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01496395.2012.658942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulosic materials as biopolymers and supercritical CO2as a green process: chemistry and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 5, pp. 47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19397038.2011.613488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dense membrane contactor for intensified CO2 gas/liquid absorption in post-combustion capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lasseuguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 337 ((1-2)), pp. 261-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards green membranes: preparation of cellulose acetate ultrafiltration membranes using methyl lactate as a biosolvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 4 (n° 1), pp. 75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19397038.2010.497230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acid Methyl Esters as Biosolvents of Epoxy Resins: A Physicochemical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (4), pp.437-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10953-007-9126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3497,100 +3611,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429197055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3600,146 +3714,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Simulations of Gas-Expanded Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Granero Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 27 27th European Symposium of Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-180, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3749,594 +3863,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Simulations of Gas-Expanded Liquids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 27, 27th European Symposium on Computer-Aided Process Engineering (ESCAPE 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution efficace d'esters racémiques d'intérêt pharmaceutique par la lipase Lip2 de Yarrowia lipolytica et ses variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lipides du futur : les lipases au cœur des développements scientifiques et industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEBIOTECH, Nov 2015, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic enantioomeric resolution in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)/3rd European Congress of Applied Biotechnology (ECAB3)/5th European Process Intensification Conference (EPIC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); European Society of Biochemical Engineering Sciences (ESBES), Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovate contactor for CO2 recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Tien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green ultrafiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4346,306 +4460,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an innovative gas-liquid contactor for CO2 absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lasseuguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. Energy Procedia, 4, pp.1769-1776, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacteurs membranaires pour le captage de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Teplyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO iV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Marseille, France. Récents Progrès en Génie des Procédés, 100, pp.152-158, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4792,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Burghart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139528v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghazouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labansat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Nalatamby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zitouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Clisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165459" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ord&#243;&#241;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c01047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798586v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Khacef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02743" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Garg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Masdeu-Bult&#243;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Farf&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foltran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguirre-D&#237;az" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Montiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bustos-Jaimes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA06657D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Hoang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinjiro Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kagechika" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gerard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Currie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winatta Sakdasri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruengwit Sawangkeaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b04588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc5004314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2012.11.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Milanesio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezguiel Hegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B881729N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez-Ochoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2012.658942" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2011.613488" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604730v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RDH38P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2010.497230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429197055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueroult" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Tien Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Burghart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cogn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238497" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ghazouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labansat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshana Nalatamby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zitouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Clisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16808" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zollo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ord&#243;&#241;ez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c01047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23100043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798586v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Khacef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Masdeu-Bult&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Farf&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foltran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aguirre-D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Montiel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bustos-Jaimes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA06657D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Hoang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinjiro Yamada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kagechika" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gerard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Currie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winatta Sakdasri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruengwit Sawangkeaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b04588" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc5004314" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2012.11.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Milanesio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ezguiel Hegel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3840" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B881729N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2012.658942" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2011.613488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RDH38P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lahitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2010.497230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429197055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;rard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueroult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Tien Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>