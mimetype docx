--- v0 (2026-04-30)
+++ v1 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-5815-4165</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SvYrrKEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,504 +182,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence en thérapie : une clinique de l’entre-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de construction de l’identité d’un enfant sourd dans une famille entendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAIRE FAMILLE SOUS LES BOMBES : UNE RESISTANCE INTIME ET SYMBOLIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 420, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.420.art017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner avec éthique ? Privilèges, justice sociale et dilemmes déontologiques dans le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Française de Travail Social </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire une école inclusive : récits hybrides et espaces de coéducation en contexte interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre, cliniques, cultures et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes temporels du travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Maquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue française de service social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, RFSS (297), pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -668,2794 +689,2794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humour, un allié dans nos pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humour, un allié dans nos pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Couples &amp; Familles, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiation à la méthode stratégique résolutive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation à la méthode stratégique résolutive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux et famille, Mar 2024, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Sep 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenaires au quotidien : travail, argent, tâches et charge mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le couple sous influence—l’impact du contexte. Révélations sur les trois mariages du couple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trilogie pour traiter la réalité : La cognition, l’émotion et la volition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAUX SEMBLANTS ET VRAISEMBLANCES A propos des Multi-vérités et de la Complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rituel du Phoenix : Une approche stratégique et narrative pour accompagner les personnes ayant vécu des événements traumatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles intrafamiliales : Sortir ensemble du déni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International de l’EFTA CIM, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métissage famille-école. L’adaptation scolaire dans un contexte interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couple, Parentalité, Famille Travail des cultures et processus de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29e Colloque international de la Revue L’autre, Nov 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déni de la réalité en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaldo Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'EFTA-NFTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTA-NFTO, 2024, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trilogie pour traiter la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faux- semblants et vraisemblances—À propos des multi-vérités et de la complexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture circulaire des positions existentielles. La question de la pensée relationnelle et ses déclinaisons cliniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAUX SEMBLANTS ET VRAISEMBLANCES A propos des Multi-vérités et de la Complexité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFATC, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les comportements réactifs - Aléas de la relation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silences posés, silences imposés : Proposition expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Besse</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble Systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences sexuelles intrafamiliales : Sortir ensemble du déni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International de l’EFTA CIM, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La fragilité du pouvoir / Le pouvoir de la fragilité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interprétation à 4 voix [Communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation à la méthode stratégique résolutive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseaux et famille, Mar 2024, Nimes, France</w:t>
+              <w:t xml:space="preserve">La fragilité du pouvoir / Le pouvoir de la fragilité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, institution: l’essence de la collaboration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche systémique du handicap. Construire un partenariat entre famille et institution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers (SAO) : La séparation : une aventure et ses outils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reynaldo Perrone</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérapie familiale : le chemin qui relie les ressources individuelles et sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia di Psicoterapia della Familia,, Jul 2023, Assisi, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désaccordements, des organisations à la dérive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre dans les organisations, une architecture de l’espoir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêlures des états de conscience durant le conflit interpersonnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déchirures du filet parental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désordre et collaboration complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre dans les organisations, une architecture de l’espoir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la demande en thérapie pour une définition du problèmes en termes résolvables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemic resonances and interferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTA, 2022, Ljubjana, Slovénie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir les démarches d’inclusion dans l'école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Merucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion in the cities of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREF, 2022, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite de la solitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La considération et le sentiment d’exclusion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transgression. Une logique bi-polaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre dans les organisations. Le sens du Trans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thérapie et ses secrets. L’étonnement en thérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, secrets et magie de la thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration d’amour, poésie et ressuscitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couplicide et ressuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences intrafamiliales : une redéfinition nécessaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème journée systémique du Grand-Ouest.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORSYFA, 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’identité professionnelle du thérapeute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legs et loyautés intergénérationnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fuerzas de atracción entre entre compañeros.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexo, amor y turbulencias emocionales. Dimensiones de la pareja humana.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bueno Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoirie pour une méthode stratégique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pessimisme, optimisme et survie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provoquer le changement : La méthode stratégique résolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFATC, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Réseaux et famille, Sep 2019, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El poder de la colaboración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le couple sous influence—l’impact du contexte. Révélations sur les trois mariages du couple</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFATC, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Poder, privilegios y corrupción. Familia, micro y macro grupos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coloquio Franco Canadiense Argentino, 2019, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1311 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents outils au service de la parentalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thérapie Familiale, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de défense et de survie des victimes et des agresseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legs et loyautés intergénérationnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFATC, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Communications violentes : Intervenir auprès des enfants et des adultes en souffrance physique, morale et sexuelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Lien Systémique, 2018, Beyrouh, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maturité sexuelle: transitions et déséquilibres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexo, amor y turbulencias emocionales. Dimensiones de la pareja humana.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bueno Aires, Argentina</w:t>
+              <w:t xml:space="preserve">L'insoutenable immaturité de l’être.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite de l’entretien familial - Intervention selon l’approche stratégique résolutive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Wellbeing and Mental Health. Interaction between children, parents and the environment. 12th annual conference on mental health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NISCVT sous le haut patronage du ministère de la Santé Publique, 2018, Beyrouh, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méta conceptualisation à propos du changement des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications violentes : Intervenir auprès des enfants et des adultes en souffrance physique, morale et sexuelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Lien Systémique, 2018, Beyrouh, Liban</w:t>
+              <w:t xml:space="preserve">L'architecture du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFATC, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thérapie familiale pour soutenir le « faire famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIFI, 2017, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">, Association Internationale Francophone des Intervenants auprès des familles séparées (A.I.F.I.), May 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles ressources professionnelles pour soutenir le faire famille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale Francophone des Intervenants auprès des familles séparées (A.I.F.I.), May 2017, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">, AIFI, 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévisible turbulence de l’éclosion : de la sexualité normale à la sexualité problématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmonie et débordement de la sexualité contemporaine. La jeunesse à l’épicentre de la turbulence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFATC, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre apocalypse et utopie : la nature de l’optimisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance, estime de soi et optimisme.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFATC, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,303 +3486,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insieme a scuola.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Merucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Cinotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni del Rosone, 2025, 8833352188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provoquer le changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF. 2024, 978-2-7101-4727-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provocar el cambio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morata. 2023, 8419287326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provoquer le changement. La méthode stratégique résolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF. 2019, 9782710137221, 2710137224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,128 +3792,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la pensée de Vygotsky à la construction de l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Merucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Institut de recherche en déficience intellectuelle et en troubles du spectre de l'autisme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vygotsky et l'éducation inclusive : Les pouvoirs d'agir des professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-619-92065-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3902,1169 +3923,1169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les systèmes se décomposent… et se recomposent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence en thérapie : une présence polysémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une écologie de vigilance cognitive : restaurer les conditions d’une pensée nuancée dans les systèmes de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le chemin le plus court vers le changement passait parfois par un détour… joyeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise : catalyseur de transformation dans les systèmes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’intuition précède la stratégie. Le premier éclair de sens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopoièse. Quand les systèmes vivants s’inventent eux-mêmes pour survivre et évoluer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogenèse Plus ça change, plus c’est la même chose ? Pas toujours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équifinalité : une pluralité de trajectoires pour un même devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la complexité : suivre les fils du réel sans les rompre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie : l’art invisible du changement systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer… mais à quel niveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjouer les &amp;quot;fake beliefs&amp;quot;. Quand la désinformation rencontre la thérapie et la clinique institutionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La causalité circulaire : quand la cause est aussi un effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134881v1</w:t>
-              </w:r>
-[...804 lines deleted...]
-                <w:t xml:space="preserve">hal-05556618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Séparation : une Aventure et ses Outils ! - SAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Séparation : une Aventure et ses Outils !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble à l’école Déconstruire les préjugés, construire la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Merucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Cinotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensemble à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coffret des Apprenp’tits: Outils pédagogiques qui visent le développement des ressources psycho-sociales des pré-adolescents selon l’approche écosystémique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Doumit Naufal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5132,51 +5153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCB6780C"/>
+    <w:nsid w:val="62AD6A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yara-doumit-naufal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5815-4165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Doumit Naufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Nasr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.420.art017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Maquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Perrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensemble Syst&#233;mique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cinotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Merucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yara-doumit-naufal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5815-4165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SvYrrKEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Doumit Naufal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Nasr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.420.art017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Maquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Perrone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensemble Syst&#233;mique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cinotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Merucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>