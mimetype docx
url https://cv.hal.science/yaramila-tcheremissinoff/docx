--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1798,360 +1798,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t>
+                <w:t xml:space="preserve">La fosse et l’équidé de « La Folie », Poitiers, Vienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marsac</w:t>
+                <w:t xml:space="preserve">Yann Béliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Viarouge</w:t>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (2), pp. 381-400</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Préhistoire du Sud-Ouest, 11, p. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577213v1</w:t>
+                <w:t xml:space="preserve">hal-01577406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures chasséennes du site de Narbons Montesquieu-de-Lauragais (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47, pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.2005.2046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse et l’équidé de « La Folie », Poitiers, Vienne.</w:t>
+                <w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Béliez</w:t>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ranché</w:t>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Préhistoire du Sud-Ouest, 11, p. 1-16</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (2), pp. 381-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577406v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dolmen II de Soulobres (Aveyron) : architecture et fonctionnement</w:t>
               </w:r>
@@ -2923,493 +2923,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de trois sépultures datées du néolithique final 2B (épi-ferrières) sur le site de la Condamine VII à Vauvert (Gard) : apports sur les pratiques funéraires d'une période encore mal documentée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité et tendances des expressions funéraires chasséennes en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la tombe au territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.477-489</w:t>
+              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.367 - 377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443808v1</w:t>
+                <w:t xml:space="preserve">hal-01443725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et tendances des expressions funéraires chasséennes en Languedoc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de trois sépultures datées du néolithique final 2B (épi-ferrières) sur le site de la Condamine VII à Vauvert (Gard) : apports sur les pratiques funéraires d'une période encore mal documentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.367 - 377</w:t>
+              <w:t xml:space="preserve">De la tombe au territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443725v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic photogrammetric survey in a context of preventive archaeology : the collective burial of &amp;quot;Cavalade - Mas Rouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie appliquée au matériau terre crue en structure complexe : le cas de la sépulture collective de Mas Rouge à Montpellier (Languedoc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2015 - 43rd Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita di Siena, Apr 2015, Siena, Italy</w:t>
+              <w:t xml:space="preserve">CONSTRUIRE EN TERRE 2 (Séminaire de recherche et de formation doctorale. Équipe « Préhistoire et de la Protohistoire Méditerranéennes » de l’UMR 5140 Labex Archimède, 6ème Séminaire sur l’habitat néolithique et 6ème Rencontre d’Archéologie préventive, 2nde table-ronde sur les constructions en terre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montpellier, université Paul Valery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072223v1</w:t>
+                <w:t xml:space="preserve">halshs-04636791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie appliquée au matériau terre crue en structure complexe : le cas de la sépulture collective de Mas Rouge à Montpellier (Languedoc, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Leal</w:t>
+                <w:t xml:space="preserve">Lever photogrammétrique systématique et sépulture collective : le cas de &amp;quot;La Cavalade - Mas Rouge&amp;quot; (Montpellier, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSTRUIRE EN TERRE 2 (Séminaire de recherche et de formation doctorale. Équipe « Préhistoire et de la Protohistoire Méditerranéennes » de l’UMR 5140 Labex Archimède, 6ème Séminaire sur l’habitat néolithique et 6ème Rencontre d’Archéologie préventive, 2nde table-ronde sur les constructions en terre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montpellier, université Paul Valery, France</w:t>
+              <w:t xml:space="preserve">Séminaire EVENA - Outils d'analyse des processus de dépôt et des évènements post dépositionnels à l'échelle de la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universtié François-Rabelais; Laboratoire Archéologie et Territoires (UMR 7324), Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636791v1</w:t>
+                <w:t xml:space="preserve">hal-02072229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lever photogrammétrique systématique et sépulture collective : le cas de &amp;quot;La Cavalade - Mas Rouge&amp;quot; (Montpellier, Hérault)</w:t>
+                <w:t xml:space="preserve">A systematic photogrammetric survey in a context of preventive archaeology : the collective burial of &amp;quot;Cavalade - Mas Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EVENA - Outils d'analyse des processus de dépôt et des évènements post dépositionnels à l'échelle de la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universtié François-Rabelais; Laboratoire Archéologie et Territoires (UMR 7324), Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">CAA2015 - 43rd Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita di Siena, Apr 2015, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072229v1</w:t>
+                <w:t xml:space="preserve">hal-02072223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture chasséenne et un dépôt symbolique annexe (?) à Montélimar (Drôme), Portes de Provence (zone 5)</w:t>
               </w:r>
@@ -4281,51 +4281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective mégalithique de Cabrials (Béziers, Hérault). Une petite allée sépulcrale enterrée du début du Néolithique final https://pm.revues.org/699</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5392,548 +5392,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XIV : Du Néolithique final au Bronze ancien : les sépultures individuelles campaniformes dans le sud de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVIe supplément, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 177-194, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
+              <w:t xml:space="preserve">, XLI, CNRS Editions, pp.195-199, 2011, sup. à Gallia Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449569v1</w:t>
+                <w:t xml:space="preserve">hal-01313688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coffre lithique campaniforme ou épicampanifome du site de Georges Besse II-5, Nîmes (Gard)</w:t>
+                <w:t xml:space="preserve">La sépulture campaniforme de la Folie, Poitiers (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVIe supplément, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 167-176, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
+              <w:t xml:space="preserve">, XVIe supplément, CNRS Editions, p. 11-19, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449525v1</w:t>
+                <w:t xml:space="preserve">hal-01449470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coffre lithique campaniforme ou épicampanifome du site de Georges Besse II-5, Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XLI, CNRS Editions, pp.195-199, 2011, sup. à Gallia Préhistoire</w:t>
+              <w:t xml:space="preserve">, XVIe supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 167-176, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313688v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture campaniforme de la Folie, Poitiers (Vienne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre XIV. Du Néolithique final au Bronze ancien : les sépultures individuelles campaniformes dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SALANOVA (L.), TCHEREMISSINOFF (Y.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVIe supplément, CNRS Editions, p. 11-19, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
+              <w:t xml:space="preserve">, CNRS, pp.177-194, 2011, Supplément à Gallia Préhistoire XLI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449470v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XIV. Du Néolithique final au Bronze ancien : les sépultures individuelles campaniformes dans le sud de la France</w:t>
+                <w:t xml:space="preserve">Chapitre XIV : Du Néolithique final au Bronze ancien : les sépultures individuelles campaniformes dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SALANOVA (L.), TCHEREMISSINOFF (Y.). </w:t>
+              <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, pp.177-194, 2011, Supplément à Gallia Préhistoire XLI</w:t>
+              <w:t xml:space="preserve">, XVIe supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-194, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604061v1</w:t>
+                <w:t xml:space="preserve">hal-01449569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture campaniforme de La Folie (Poitiers, Vienne) : présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,51 +7034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EE1586E"/>
+    <w:nsid w:val="0B985DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7265,51 +7265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaramila-tcheremissinoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0439-5770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111539471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yaramila.tcheremissinoff@inrap.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/spip.php?article1449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nakala.fr/collection/10.34847/nkl.b48d6zn6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58230/cpf29_session_adroit.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrecruefun23.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeo.peercommunityin.org/PCIArchaeology" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#252;h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loirat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mellony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.de55x0u5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaramila-tcheremissinoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0439-5770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111539471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yaramila.tcheremissinoff@inrap.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/spip.php?article1449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nakala.fr/collection/10.34847/nkl.b48d6zn6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58230/cpf29_session_adroit.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrecruefun23.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeo.peercommunityin.org/PCIArchaeology" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#252;h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loirat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mellony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.de55x0u5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>