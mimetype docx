--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1798,239 +1798,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse et l’équidé de « La Folie », Poitiers, Vienne.</w:t>
+                <w:t xml:space="preserve">Les sépultures chasséennes du site de Narbons Montesquieu-de-Lauragais (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Béliez</w:t>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ranché</w:t>
+                <w:t xml:space="preserve">Myriam Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2005.2046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577406v1</w:t>
+                <w:t xml:space="preserve">hal-01576793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures chasséennes du site de Narbons Montesquieu-de-Lauragais (Haute-Garonne)</w:t>
+                <w:t xml:space="preserve">La fosse et l’équidé de « La Folie », Poitiers, Vienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
+                <w:t xml:space="preserve">Yann Béliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Préhistoire du Sud-Ouest, 11, p. 1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576793v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5474,251 +5474,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture campaniforme de la Folie, Poitiers (Vienne)</w:t>
+                <w:t xml:space="preserve">Le coffre lithique campaniforme ou épicampanifome du site de Georges Besse II-5, Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Salanova</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVIe supplément, CNRS Editions, p. 11-19, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
+              <w:t xml:space="preserve">, XVIe supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 167-176, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449470v1</w:t>
+                <w:t xml:space="preserve">hal-01449525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coffre lithique campaniforme ou épicampanifome du site de Georges Besse II-5, Nîmes (Gard)</w:t>
+                <w:t xml:space="preserve">La sépulture campaniforme de la Folie, Poitiers (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Donat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Salanova, Y. Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVIe supplément, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 167-176, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
+              <w:t xml:space="preserve">, XVIe supplément, CNRS Editions, p. 11-19, 2011, Gallia Préhistoire, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449525v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIV. Du Néolithique final au Bronze ancien : les sépultures individuelles campaniformes dans le sud de la France</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture campaniforme de La Folie (Poitiers, Vienne) : présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,51 +7034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B985DAA"/>
+    <w:nsid w:val="5A284D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7265,51 +7265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaramila-tcheremissinoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0439-5770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111539471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yaramila.tcheremissinoff@inrap.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/spip.php?article1449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nakala.fr/collection/10.34847/nkl.b48d6zn6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58230/cpf29_session_adroit.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrecruefun23.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeo.peercommunityin.org/PCIArchaeology" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#252;h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loirat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mellony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.de55x0u5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaramila-tcheremissinoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0439-5770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111539471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yaramila.tcheremissinoff@inrap.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/spip.php?article1449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nakala.fr/collection/10.34847/nkl.b48d6zn6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58230/cpf29_session_adroit.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrecruefun23.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeo.peercommunityin.org/PCIArchaeology" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#252;h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loirat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mellony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.de55x0u5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>