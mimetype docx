--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -66,1732 +66,1836 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-systems integration through the lenses of human factors ergonomics and systems engineering: from cooperation to collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 International Workshop on Systems Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INCOSE HSI Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistic Perspective to the Drug-Device Combination Product Development Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montreal, QC, Canada. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62578-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International DSM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.116-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2023.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBSE-PLM Integration: Initiatives and Future Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Salas Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management - PLM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.165-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New product development process for MedTech combination products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2795-2804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Engineering and Manufacturing Data Structures Through a DSM-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Brovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Curitiba, Brazil. pp.96-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of system interfaces through the notion of complementarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Brovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.2751-2760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of MBSE/PLM Integration: From Conceptual Design to Detailed Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Brovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.593-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Concept and its Testing on Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Crawley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Annual INCOSE International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Washinghton, DC, United States. pp.1564-1577, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.2334-5837.2018.00568.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Assessment of the Engineering Concepts: Decision‐Making Support and Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Alsalehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Guerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Crawley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sys.21812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of MBSE and PLM: complexity and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Brovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/ijplm.2021.10037270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system concept representation framework and its testing on patents, urban architectural patterns, and software patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Crawley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.492-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sys.21547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714194v1</w:t>
-              </w:r>
-[...1208 lines deleted...]
-                <w:t xml:space="preserve">hal-04765914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based System Architecting and Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniv Mordecai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Crawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Cameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.289-330, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27486-3_17-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1801,114 +1905,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Framework for System Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Skoltech, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04772022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2055,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>