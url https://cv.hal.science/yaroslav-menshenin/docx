--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
+                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311516v1</w:t>
+                <w:t xml:space="preserve">hal-05524701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
+                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524701v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
               </w:r>
@@ -611,369 +611,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MBSE-PLM Integration: Initiatives and Future Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Salas Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International DSM Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35199/dsm2023.13⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management - PLM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.165-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708924v1</w:t>
+                <w:t xml:space="preserve">hal-04280601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBSE-PLM Integration: Initiatives and Future Outlook</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New product development process for MedTech combination products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP WG 5.1 International Conference on Product Lifecycle Management - PLM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.165-175, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2795-2804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280601v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New product development process for MedTech combination products</w:t>
+                <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2795-2804, </w:t>
+              <w:t xml:space="preserve">25th International DSM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.116-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35199/dsm2023.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164250v1</w:t>
+                <w:t xml:space="preserve">hal-04708924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Engineering and Manufacturing Data Structures Through a DSM-Based Approach</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>