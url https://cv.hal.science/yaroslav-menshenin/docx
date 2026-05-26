--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
+                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
+              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524701v1</w:t>
+                <w:t xml:space="preserve">hal-05311516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
+                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311516v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International DSM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.116-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Gerhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Salas Cordero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Sullivan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Brovar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Knoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2018.00568.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Alsalehi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Guerster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijplm.2021.10037270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Mordecai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cameron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27486-3_17-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>