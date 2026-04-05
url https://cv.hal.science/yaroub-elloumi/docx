--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -999,247 +999,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t>
+                <w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Boudegga</w:t>
+                <w:t xml:space="preserve">Mouna Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMINA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813363v1</w:t>
+                <w:t xml:space="preserve">hal-04813354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Boudegga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abdelfattah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nesrine Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">AMINA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813354v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1314,312 +1314,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Mrad</w:t>
+                <w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Boudegga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451355v1</w:t>
+                <w:t xml:space="preserve">hal-05430227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t>
+                <w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t>
+              <w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451304v1</w:t>
+                <w:t xml:space="preserve">hal-04451355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Boudegga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,433 +1664,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henda Boudegga</w:t>
+                <w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430227v1</w:t>
+                <w:t xml:space="preserve">hal-04451304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrine Ouni</w:t>
+                <w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMINA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818121v1</w:t>
+                <w:t xml:space="preserve">hal-03818143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Mrad</w:t>
+                <w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMINA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818143v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Boudegga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,64 +2150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Mobile System for Diabetic Retinopathy Screening Based on Lightweight Deep Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Boudegga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Real-Time Image Processing and Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Baltimore, Maryland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2755,455 +2755,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Ben Sayadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796765v1</w:t>
+                <w:t xml:space="preserve">hal-02004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Efficiency of Optic Disk Detection on Fundus Image: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Ben Sayadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2304941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004691v1</w:t>
+                <w:t xml:space="preserve">hal-01796769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004695v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Efficiency of Optic Disk Detection on Fundus Image: A survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2304941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796769v1</w:t>
+                <w:t xml:space="preserve">hal-01796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal image processing in Biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyakaran Mahesananthan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyakaran Mahesananthan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>