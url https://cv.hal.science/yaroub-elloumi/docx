--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1435,280 +1435,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Mrad</w:t>
+                <w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Boudegga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451355v1</w:t>
+                <w:t xml:space="preserve">hal-04451350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henda Boudegga</w:t>
+                <w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451350v1</w:t>
+                <w:t xml:space="preserve">hal-04451304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t>
+                <w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
@@ -1726,73 +1726,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t>
+              <w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451304v1</w:t>
+                <w:t xml:space="preserve">hal-04451355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t>
               </w:r>
@@ -2993,217 +2993,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
+                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004691v1</w:t>
+                <w:t xml:space="preserve">hal-01796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
+                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796765v1</w:t>
+                <w:t xml:space="preserve">hal-02004691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
               </w:r>
@@ -3926,52 +3926,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01338975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes et méthodes pour la vision sous contraintes de temps d’exécution : Applications à l’imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imagerie médicale. Université de Sfax (Tunisie), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4118,51 +4212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyakaran Mahesananthan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Krayem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyakaran Mahesananthan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>