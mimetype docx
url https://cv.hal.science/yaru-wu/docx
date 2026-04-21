--- v1 (2026-03-31)
+++ v2 (2026-04-21)
@@ -781,252 +781,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwa Deletion in Word-Initial Syllables of Polysyllabic Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442984v1</w:t>
+                <w:t xml:space="preserve">hal-03040177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schwa Deletion in Word-Initial Syllables of Polysyllabic Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.269-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/jmbs.17311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040177v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1276,122 +1276,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t>
+                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Didirková</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1120-1124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623057v1</w:t>
+                <w:t xml:space="preserve">hal-04679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
               </w:r>
@@ -1492,563 +1514,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
+                <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+                <w:t xml:space="preserve">Ivana Didirková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679813v1</w:t>
+                <w:t xml:space="preserve">hal-04623057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la qualité vocale dans la parole professionnelle des aides-soignants français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réductions temporelles en français parlé. Où peut-on trouver les zones de réduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.51-60</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623059v1</w:t>
+                <w:t xml:space="preserve">hal-04623068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réductions temporelles en français parlé. Où peut-on trouver les zones de réduction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la qualité vocale dans la parole professionnelle des aides-soignants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Gerdes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.153-162</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623068v1</w:t>
+                <w:t xml:space="preserve">hal-04623059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569574v1</w:t>
+                <w:t xml:space="preserve">hal-04623093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+                <w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623093v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t>
               </w:r>
@@ -2136,256 +2136,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1239-1243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2023-848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190126v1</w:t>
+                <w:t xml:space="preserve">hal-04195796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195796v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2303-2308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2987,76 +2987,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
+                <w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3066,118 +3066,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860760v1</w:t>
+                <w:t xml:space="preserve">hal-03706248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t>
+                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3187,112 +3187,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706248v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Didirková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,528 +3523,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
+                <w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339852v1</w:t>
+                <w:t xml:space="preserve">hal-03439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t>
+                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439362v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439307v1</w:t>
+                <w:t xml:space="preserve">hal-03438673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438673v1</w:t>
+                <w:t xml:space="preserve">hal-03439307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t>
               </w:r>
@@ -4149,485 +4149,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction temporelle en français spontané : où se cache-t-elle ? Une étude des segments, des mots et séquences de mots fréquemment réduits</w:t>
+                <w:t xml:space="preserve">Mandarin Lexical Tones: A Corpus-Based Study of Word Length, Syllable Position and Prosodic Position on Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.1908-1912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798596v3</w:t>
+                <w:t xml:space="preserve">hal-03153402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandarin Lexical Tones: A Corpus-Based Study of Word Length, Syllable Position and Prosodic Position on Duration</w:t>
+                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153402v1</w:t>
+                <w:t xml:space="preserve">hal-03041016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
+                <w:t xml:space="preserve">Réduction temporelle en français spontané : où se cache-t-elle ? Une étude des segments, des mots et séquences de mots fréquemment réduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.627-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041016v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing French /ʁ/ Perception in Chinese Learners Using Quantitative and Qualitative Approaches</w:t>
+                <w:t xml:space="preserve">Impact of post-lexical context and speech style on word-final /ʁ/ realization in French using large corpora and automatic speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">R-atics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041075v1</w:t>
+                <w:t xml:space="preserve">hal-03041044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of post-lexical context and speech style on word-final /ʁ/ realization in French using large corpora and automatic speech processing</w:t>
+                <w:t xml:space="preserve">Analyzing French /ʁ/ Perception in Chinese Learners Using Quantitative and Qualitative Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-atics 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">New Sounds 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041044v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Pluricentric Mandarin Using Large Corpus: a forced alignment-based duration and tone frequency study</w:t>
               </w:r>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4829,51 +4829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Journalistic and Spontaneous Speech: Prosodic and Spectral Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Improving the Pronunciation of French /r/ in Chinese Learners by Using Real-time Ultrasound Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaruwucv.wordpress.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Afanaciev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocong Ai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41605-024-00463-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.11.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.17311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798596v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1614" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalfaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaruwucv.wordpress.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Afanaciev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocong Ai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41605-024-00463-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.11.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.17311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1614" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798596v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalfaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>