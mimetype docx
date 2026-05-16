--- v2 (2026-04-21)
+++ v3 (2026-05-16)
@@ -25,6204 +25,6151 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yaru WU </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">yaru-wu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-5863-6771</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">235844101</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://yaruwucv.wordpress.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05059729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEPC Technical Design Report -- Accelerator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Mandarin lexical tone duration: Impact of speech style, word length, syllable position and prosodic position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijaz Ahmed</w:t>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaocong Ai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiat.Detect.Technol.Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-1105. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41605-024-00463-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2022.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382923v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandarin lexical tone duration: Impact of speech style, word length, syllable position and prosodic position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2022.11.001⟩</w:t>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930845v1</w:t>
+                <w:t xml:space="preserve">hal-04039142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réduction des segments en français spontané : apports des grands corpus et du traitement automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ?, 22, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.5812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039142v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des segments en français spontané : apports des grands corpus et du traitement automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distribution and deletion of /R/ in fluent French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513118v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and deletion of /R/ in fluent French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Schwa Deletion in Word-Initial Syllables of Polysyllabic Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.269-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/jmbs.17311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404902v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040177v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04442984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de séquences de phonèmes en parole spontanée pour la caractérisation de la somnolence diurne excessive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées de phonétique clinique (JPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242413v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détection de séquences de phonèmes en parole spontanée pour la caractérisation de la somnolence diurne excessive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Journées de phonétique clinique (JPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093006v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679813v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des répétitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1120-1124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623057v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réductions temporelles en français parlé. Où peut-on trouver les zones de réduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la qualité vocale dans la parole professionnelle des aides-soignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623093v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA'23]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195796v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
+              <w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190126v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tone as a factor influencing the dynamics of diphthong realizations in standard mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al-Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA'23]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1876-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154925v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A study on caregivers speech in retirement homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t>
+              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2303-2308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312441v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone as a factor influencing the dynamics of diphthong realizations in standard mandarin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Realization of low tone sequences in disyllabic words in a large mandarin speech corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiya Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1876-1880</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1891-1895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230607v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on caregivers speech in retirement homes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2303-2308</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195791v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of low tone sequences in disyllabic words in a large mandarin speech corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1239-1243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2023-848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226882v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184993v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706248v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860760v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences en parole continue en français : paramètres prosodiques des pauses pleines et des allongements vocaliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Didirková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d’Études sur la Parole — Parole, Geste, Musique : des unités à leur organisation ( JEP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-based study of /CR/ and /RC/ clusters in French: Prosodic and segmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianwen Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Speech Prosody / Oral session 5: Segments, prosody and intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.244-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone realization in Mandarin speech: a large corpus based study of disyllabic words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Chinese Spoken Language Processing (ISCSLP 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153413v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339852v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438673v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439307v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tone realization in Mandarin speech: a large corpus based study of disyllabic words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Chinese Spoken Language Processing (ISCSLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706218v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandarin Lexical Tones: A Corpus-Based Study of Word Length, Syllable Position and Prosodic Position on Duration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153402v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mandarin Lexical Tones: A Corpus-Based Study of Word Length, Syllable Position and Prosodic Position on Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.1908-1912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041016v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction temporelle en français spontané : où se cache-t-elle ? Une étude des segments, des mots et séquences de mots fréquemment réduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.627-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of post-lexical context and speech style on word-final /ʁ/ realization in French using large corpora and automatic speech processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing French /ʁ/ Perception in Chinese Learners Using Quantitative and Qualitative Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-atics 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">New Sounds 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041044v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing French /ʁ/ Perception in Chinese Learners Using Quantitative and Qualitative Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of post-lexical context and speech style on word-final /ʁ/ realization in French using large corpora and automatic speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">R-atics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041075v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Pluricentric Mandarin Using Large Corpus: a forced alignment-based duration and tone frequency study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluricentric Languages in Speech Technology - Satellite Workshop at Interspeech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwa Realization in French: Using Automatic Speech Processing to Study Phonological and Socio-Linguistic Factors in Large Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Aug 2017, Stokholm, Sweden. pp.3782-3786, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des contextes lexical et post-lexical dans la réalisation du schwa : apports du traitement automatique de grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Journalistic and Spontaneous Speech: Prosodic and Spectral Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">On Improving the Pronunciation of French /r/ in Chinese Learners by Using Real-time Ultrasound Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPhS 2015 (18th International Congress of Phonetic Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251369v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Improving the Pronunciation of French /r/ in Chinese Learners by Using Real-time Ultrasound Visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing Journalistic and Spontaneous Speech: Prosodic and Spectral Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2015 (18th International Congress of Phonetic Sciences)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.958-962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282897v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique des schwas chez des patients hypersomnolents</w:t>
+                <w:t xml:space="preserve">Le nombre de schwas détecté automatiquement est-il un indicateur de l’état de somnolence chez des patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2023 (10e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – Extraction de connaissances interprétables pour l’étude de la communication parlée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464204v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nombre de schwas détecté automatiquement est-il un indicateur de l’état de somnolence chez des patients hypersomniaques ?</w:t>
+                <w:t xml:space="preserve">Using Speech to Follow-up Sleep Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – Extraction de connaissances interprétables pour l’étude de la communication parlée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Avignon, France. </w:t>
+              <w:t xml:space="preserve">3ème édition de l’école d’été AI4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Issy-les-Moulinaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464200v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Speech to Follow-up Sleep Disorders</w:t>
+                <w:t xml:space="preserve">Somnolence et schwas. La somnolence influence-t-elle la production des schwas chez les patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition de l’école d’été AI4Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JPC 2023. 9èmes Journées de Phonétique Clinique : Prendre la mesure de la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24819.50728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464209v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somnolence et schwas. La somnolence influence-t-elle la production des schwas chez les patients hypersomniaques ?</w:t>
+                <w:t xml:space="preserve">Détection automatique des schwas chez des patients hypersomnolents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023. 9èmes Journées de Phonétique Clinique : Prendre la mesure de la parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2023 (10e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160636v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nori Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruvoletto Samantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03215964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French Cʁ# cluster realizations vary across speaking style?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6232,157 +6179,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLDOC 2019 - Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasparde Coutanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6448,51 +6395,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F54BDDC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6529,51 +6628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaruwucv.wordpress.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Afanaciev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocong Ai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41605-024-00463-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.11.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.17311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1614" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798596v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalfaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaru-wu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5863-6771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235844101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaruwucv.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5812" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.17311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798596v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalfaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>