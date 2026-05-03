--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -75,2413 +75,2677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynamicGT: A dynamic-aware geometric transformer model to predict protein-binding interfaces in flexible and disordered regions</w:t>
+                <w:t xml:space="preserve">Rapid Proteome‐Wide Discovery of Protein–Protein Interactions With ppIRIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Mokhtari</w:t>
+                <w:t xml:space="preserve">Luiz Felipe Piochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Grudinin</w:t>
+                <w:t xml:space="preserve">Di Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan Malmström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cels.2025.101454⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202521310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553086v1</w:t>
+                <w:t xml:space="preserve">hal-05558639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynaRepo: the repository of macromolecular conformational dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DynamicGT: A dynamic-aware geometric transformer model to predict protein-binding interfaces in flexible and disordered regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamed Khakzad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1130⟩</w:t>
+              <w:t xml:space="preserve">Cell Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.101454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cels.2025.101454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404177v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication pathway analysis within protein-nucleic acid complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phospholipid-driven conformational switching of HCV NS5A links protein folding to replication membrane remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bulankina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Nettles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Yamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.02.14.638259⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aeb8863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041556v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">Stoichiometric insights into SARS-CoV-2 spike–ACE2 binding across variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishola Abeeb Akinwumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Bheemireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.3285-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2025.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234907v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Changes at the RBD/hACE2 Interface During SARS-CoV-2 Variant Evolution: A Molecular Dynamics Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DynaRepo: the repository of macromolecular conformational dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Khakzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom15040541⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.gkaf1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041555v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric insights into SARS-CoV-2 spike–ACE2 binding across variants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Communication pathway analysis within protein-nucleic acid complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Bheemireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaloin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Pérez</w:t>
+                <w:t xml:space="preserve">Roy González-Alemán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Khakzad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2025.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (17), pp.8255-8266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236496v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hinge-engineered IgG1-IgG3 hybrid subclass IgGh47 potently enhances Fc-mediated function of anti-streptococcal and SARS-CoV-2 antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Milan Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Izadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasaman Karami</w:t>
+                <w:t xml:space="preserve">Benjamin Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Bratanis</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Wrighton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamed Khakzad</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47928-8⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567019v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine hyperoxidation rewires communication pathways in the nucleosome and destabilizes the dyad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subtle Changes at the RBD/hACE2 Interface During SARS-CoV-2 Variant Evolution: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aria Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mias-Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom15040541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567034v1</w:t>
+                <w:t xml:space="preserve">hal-05041555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cysteine hyperoxidation rewires communication pathways in the nucleosome and destabilizes the dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1387-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2024.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04406845v1</w:t>
+                <w:t xml:space="preserve">hal-04567034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat coronaviruses related to SARS-CoV-2 and infectious for human cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hinge-engineered IgG1-IgG3 hybrid subclass IgGh47 potently enhances Fc-mediated function of anti-streptococcal and SARS-CoV-2 antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
+                <w:t xml:space="preserve">Arman Izadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Baquero</w:t>
+                <w:t xml:space="preserve">Eleni Bratanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Munier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
+                <w:t xml:space="preserve">Sebastian Wrighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04532-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47928-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03661247v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational and biochemical analysis of type IV pilus dynamics and stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aracelys López-Castilla</w:t>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ori</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny-Lee Thomassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2021.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (20), pp.6436-6450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03380000v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural determination of Streptococcus pyogenes M1 protein interactions with human immunoglobulin G using integrative structural biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Khakzad</w:t>
+                <w:t xml:space="preserve">Bat coronaviruses related to SARS-CoV-2 and infectious for human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotta Happonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasaman Karami</w:t>
+                <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sounak Chowdhury</w:t>
+                <w:t xml:space="preserve">Eduard Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Ertürk Bergdahl</w:t>
+                <w:t xml:space="preserve">Sandie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008169⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604 (7905), pp.330-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429695v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03661247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Bayesian Weighting for SAXS Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational and biochemical analysis of type IV pilus dynamics and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
+                <w:t xml:space="preserve">Aracelys López-Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wolff</w:t>
+                <w:t xml:space="preserve">Andrea Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Nilges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jenny-Lee Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.671011⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2021.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268506v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03380000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting substitutions to modulate disorder and stability in coiled-coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural determination of Streptococcus pyogenes M1 protein interactions with human immunoglobulin G using integrative structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Khakzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Happonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gerlier</w:t>
+                <w:t xml:space="preserve">Sounak Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Longhi</w:t>
+                <w:t xml:space="preserve">Gizem Ertürk Bergdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (S19), pp.573. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03867-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154196v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaReUS-Loop: a web server to model multiple loops in homology models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic Bayesian Weighting for SAXS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick G Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Postic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tuffery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.671011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.671011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201549v1</w:t>
+                <w:t xml:space="preserve">hal-03268506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMME: A Simple and Fast Global Epistatic Model Predicting Mutational Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting substitutions to modulate disorder and stability in coiled-coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Carbone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz179⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (S19), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03867-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431792v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaReUS-Loop: accurate loop modeling using fragments from remote or unrelated proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DaReUS-Loop: a web server to model multiple loops in homology models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32079-w⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (W1), pp.423-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824438v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Infostery” analysis of short molecular dynamics simulations identifies highly sensitive residues and predicts deleterious mutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GEMME: A Simple and Fast Global Epistatic Model Predicting Mutational Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34508-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.2604-2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911176v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DaReUS-Loop: accurate loop modeling using fragments from remote or unrelated proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32079-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Infostery” analysis of short molecular dynamics simulations identifies highly sensitive residues and predicts deleterious mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bitard-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16126 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34508-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissecting protein architecture with communication blocks and communicating segment pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (S2), pp.133-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-015-0855-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2491,634 +2755,748 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dynamics of Type 4a Pili and Type 2 Secretion System Endopili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Izadi-Pruneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Protein Complexes V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Springer International Publishing, pp.549-563, 2024, Subcellular Biochemistry, 978-3-031-58842-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-58843-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynamicGT: a dynamic-aware geometric transformer model to predict protein binding interfaces in flexible and disordered regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Khakzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulating MS Signal enables polyclonal antibody analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gueto-Tettay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ströbaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gomez Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone H3 as a redox switch in the nucleosome core particle: insights from molecular modeling †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">InterMap: Accelerated Detection of Interaction Fingerprints on Large-Scale Molecular Ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Fajardo-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy González-Alemán</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746825v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histone H3 as a redox switch in the nucleosome core particle: insights from molecular modeling †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy González-Alemán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Duch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coronaviruses with a SARS-CoV-2-like receptor-binding domain allowing ACE2-mediated entry into human cells isolated from bats of Indochinese peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khamsing Vongphayloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Baquero Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3265,51 +3643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mokhtari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khakzad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2025.101454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bheemireddy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.14.638259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mias-Lucquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15040541" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishola Abeeb Akinwumi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.07.034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Izadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bratanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrighton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47928-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.03.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380000v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aracelys L&#243;pez-Castilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Lee Thomassin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.07.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Happonen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounak Chowdhury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Ert&#252;rk Bergdahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick G Spill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maisonneuve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.671011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154196v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saighi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vanderhaegen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03867-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Vries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32079-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01911176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34508-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0855-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Izadi-Pruneyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58843-3_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gueto-Tettay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Str&#246;baek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Tang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez Toledo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Duch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Qiu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Kedjar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558639v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Piochi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khakzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202521310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mokhtari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2025.101454" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bulankina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Richter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nettles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8863" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishola Abeeb Akinwumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bheemireddy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.07.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mias-Lucquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15040541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.03.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Izadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bratanis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wrighton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47928-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsing Vongphayloth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Munier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04532-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03380000v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aracelys L&#243;pez-Castilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Lee Thomassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2021.07.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Happonen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounak Chowdhury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Ert&#252;rk Bergdahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick G Spill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maisonneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.671011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154196v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saighi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vanderhaegen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03867-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Vries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32079-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01911176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34508-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0855-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Izadi-Pruneyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58843-3_21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gueto-Tettay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Str&#246;baek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez Toledo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fajardo-D&#237;az" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Duch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Qiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Kedjar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>