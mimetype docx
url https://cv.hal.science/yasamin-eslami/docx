--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -166,668 +166,668 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100999⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.128446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335495v1</w:t>
+                <w:t xml:space="preserve">hal-05104739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+                <w:t xml:space="preserve">Ontologies for prognostics and health management of production systems: overview and research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.2223-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-024-02347-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104739v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies for prognostics and health management of production systems: overview and research challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lezoche</w:t>
+                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36, pp.2223-2253. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.100999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-024-02347-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530355v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review and analysis of the characteristics of cyber-physical systems in industry 4.0</w:t>
+                <w:t xml:space="preserve">An indicator-based sustainability assessment model in manufacturing organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahand Ashouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lezoche</w:t>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-023-02268-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.100516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2023.100516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264379v1</w:t>
+                <w:t xml:space="preserve">hal-04188046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based sustainability assessment model in manufacturing organisations</w:t>
+                <w:t xml:space="preserve">A review and analysis of the characteristics of cyber-physical systems in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Ashouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.100516. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (6), pp.825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jii.2023.100516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-023-02268-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188046v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On analysing sustainability assessment in manufacturing organizations: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (13), pp.4108-4139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -874,77 +874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on sustainability in manufacturing organisations: dimensions and future insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (15-16), pp.5194-5214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Emma Paola Pero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.35-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ditlev Brunø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1211-1216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,905 +1225,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
+                <w:t xml:space="preserve">A Comprehensive Methodology for Assessing and Quantifying the Criticality of Component Obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+                <w:t xml:space="preserve">Remy Huitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+                <w:t xml:space="preserve">Olivier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.487-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03534-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226247v1</w:t>
+                <w:t xml:space="preserve">hal-05225528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Methodology for Assessing and Quantifying the Criticality of Component Obsolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Huitel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Remond</w:t>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.487-501, </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03534-9_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225528v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Nouiri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838259v1</w:t>
+                <w:t xml:space="preserve">hal-04642882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
+                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annecy, France. pp.481-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814198v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriana Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642882v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
+                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436142v1</w:t>
+                <w:t xml:space="preserve">hal-04814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
+                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696489v1</w:t>
+                <w:t xml:space="preserve">hal-04642888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642888v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
               </w:r>
@@ -2135,64 +2135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2239,77 +2239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction in cyber-physical systems meta-models: A formal concept analysis application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahand Ashouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valetta, Malta. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,64 +2356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Interoperability and Sustainability an Industry 4.0 Product Life Cycle Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahand Ashouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.418-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,77 +2460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability assessment of manufacturing organizations based on indicator sets: A formal concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.36-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2596,90 +2596,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Scheduling in Manufacturing: Integrating NSGA-II and Discrete-Event Simulation for Hybrid Flowshop Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIIS 2024: 2024 The 7th International Conference on Computational Intelligence and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nagoya, Japan. ACM, pp.94-103, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data analytics and machine learning for industrial cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,64 +2911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Frederik Uhlenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3016,77 +3016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.2: DIH4CPS deliverable - Elicitation and Modelling of Competences related to Embedded and Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="554C96FA"/>
+    <w:nsid w:val="81868F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasamin-eslami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4767-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02347-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Ashouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02268-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011536700003329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_44" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasamin-eslami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4767-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02347-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Ashouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02268-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011536700003329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_44" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>