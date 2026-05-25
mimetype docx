--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1684,247 +1684,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838259v1</w:t>
+                <w:t xml:space="preserve">hal-04814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
+              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814198v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81868F92"/>
+    <w:nsid w:val="322639AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasamin-eslami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4767-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02347-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Ashouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02268-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011536700003329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_44" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasamin-eslami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4767-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02347-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Ashouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02268-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011536700003329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03806490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_44" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708778.3708792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>