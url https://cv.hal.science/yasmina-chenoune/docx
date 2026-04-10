--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choroidal Neovascularization Screening on OCT-Angiography Choriocapillaris Images by Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Global collapse of the dural sinuses after venous stenting in idiopathic intracranial hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Taibouni</w:t>
+                <w:t xml:space="preserve">Alice Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Miere</w:t>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahmane Samake</w:t>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Souied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Lucas Boistard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11199313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (12), pp.1363-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-325717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054450v1</w:t>
+                <w:t xml:space="preserve">hal-03277749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global collapse of the dural sinuses after venous stenting in idiopathic intracranial hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choroidal Neovascularization Screening on OCT-Angiography Choriocapillaris Images by Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Taibouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kedra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
+                <w:t xml:space="preserve">Alexandra Miere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eimad Shotar</w:t>
+                <w:t xml:space="preserve">Abdourahmane Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+                <w:t xml:space="preserve">Eric Souied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Boistard</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (12), pp.1363-1364. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-325717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11199313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277749v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of local and regional aortic stiffness in patients with tricuspid or bicuspid aortic valve aortopathy using magnetic resonance imaging</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning-Based Classification of Inherited Retinal Diseases Using Fundus Autofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Miere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated quantification of choroidal neovascularization on Optical Coherence Tomography Angiography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawther Taibouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Miere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Colantuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Souied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.103450 -. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaza Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vachier-Lagorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha El Berbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deléchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated aortic anatomy analysis: From image to clinical indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic arch anatomy characterization from MRA: A CNN-based segmentation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ISS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1869,51 +1869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P123 Beyond Diameters, Flow Hemodynamics Quantified by Magnetic Resonance Imaging to Help Characterizing Aneurysmal Aorta</w:t>
+                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pascaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
@@ -1927,127 +1927,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damian Craiem</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S163, </w:t>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943699v1</w:t>
+                <w:t xml:space="preserve">hal-03943690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P129 Arterial Stiffness in Bicuspid or Tricuspid Aortic Valve Aortopathy Using Magnetic Resonance Imaging: Crossing the Physical and Hemodynamic limits?</w:t>
+                <w:t xml:space="preserve">P123 Beyond Diameters, Flow Hemodynamics Quantified by Magnetic Resonance Imaging to Help Characterizing Aneurysmal Aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pascaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulat</w:t>
@@ -2061,103 +2061,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Gencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Craiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S170, </w:t>
+              <w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/artres.k.191224.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943690v1</w:t>
+                <w:t xml:space="preserve">hal-03943699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic representation of brain vascular network with Arteriovenous Malformations from 3DRA images</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Bouaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation and characterization of the aorta and supra-aortic trunks for neuroradiology procedure planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,51 +4043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lahlouh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuri.2023.100138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04054450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Taibouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Samake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Souied" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kedra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boistard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-325717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04054454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pallone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudy Semoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103303" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Colantuono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103450" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tankyevych" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaza Chahine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier-Lagorre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Fawal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2005.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6N26NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escalard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340921" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761708" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouenniche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarieddeen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki J. Abdel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc R." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tfaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouaoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bouaoune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delechelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2007.4353338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Piotin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cic.2005.1588122" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lahlouh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuri.2023.100138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kedra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boistard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-325717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04054450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Taibouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Samake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Souied" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199313" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Pascaner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Gencer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano E Casciaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2020.11.046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04054454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bitton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pallone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudy Semoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103303" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez-Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-019-0584-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Colantuono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103450" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tankyevych" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaza Chahine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier-Lagorre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Fawal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0798" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2005.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6N26NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escalard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340921" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761708" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pascaner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouenniche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarieddeen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki J. Abdel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc R." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tfaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouaoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bouaoune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delechelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2007.4353338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Piotin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alattar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2018.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.078-172" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cic.2005.1588122" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>