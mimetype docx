--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1816,260 +1816,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des Directives Anticipées en CHU : des situations anxiogènes pour les soignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réfléchir et éduquer au mourir en France. Enquêtes croisées auprès des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire Médecine et SHS "La mort, et si on s’éduquait ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH de Clermont-Ferrand; Laboratoire ACTé, Jun 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé "Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpelllier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163018v1</w:t>
+                <w:t xml:space="preserve">hal-04498362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir et éduquer au mourir en France. Enquêtes croisées auprès des soignants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des Directives Anticipées en CHU : des situations anxiogènes pour les soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé "Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpelllier (France), France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire Médecine et SHS "La mort, et si on s’éduquait ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Clermont-Ferrand; Laboratoire ACTé, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498362v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guidage en Discussion à Visée Philosophique (DVP) : entre planification et improvisation</w:t>
               </w:r>
@@ -2580,463 +2580,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des interactions langagières dans des visées compréhensive et/ou formative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+                <w:t xml:space="preserve">Le guidage en DVP : apport de l'analyse interlocutoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Kebir</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du Réseau Recherche Education Formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Corpus philo : corpus à(p)prendre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950696v1</w:t>
+                <w:t xml:space="preserve">hal-02358367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un objet intermédiaire pour instruire l’évolution de la règlementation incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès de la SELF, Université de l’Ergonomie : Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guidage en DVP : apport de l'analyse interlocutoire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Corpus philo : corpus à(p)prendre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358367v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse des interactions langagières dans des visées compréhensive et/ou formative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau Recherche Education Formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951354v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3215,51 +3215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0E0DA7"/>
+    <w:nsid w:val="6A2BDA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>