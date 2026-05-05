--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -181,308 +181,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in creative focus group around intermediary object facilitation based on reflexivity</w:t>
+                <w:t xml:space="preserve">Exploring the Usability of Virtual Reality as a Tool to Assess Collective Non-Technical Skills: The Case of Team Communication During a Collaborative Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+                <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kebir</w:t>
+                <w:t xml:space="preserve">Gaelle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garrigou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-025-00989-9⟩</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10468781251390160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242302v1</w:t>
+                <w:t xml:space="preserve">hal-05360618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Usability of Virtual Reality as a Tool to Assess Collective Non-Technical Skills: The Case of Team Communication During a Collaborative Task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training in creative focus group around intermediary object facilitation based on reflexivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+                <w:t xml:space="preserve">Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 0, </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (3), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10468781251390160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10212-025-00989-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360618v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The content of patients’ emotional expressions during follow-up consultations for chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronic Illness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -529,51 +529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence collective créative : une conceptualisation et des indicateurs de diagnostic basés sur l’étude de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,64 +633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Structural and Functional Dimensions of Chronic Disease Follow-Up Interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (14), pp.3163-3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -724,90 +724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animation des groupes focalisés autour d'objets intermédiaires en ergonomie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seima Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -849,90 +849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en place d’un site à visée formative dédié à l’entretien d’annonce de diagnostics médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.50-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,64 +998,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les directives anticipées écrites et leur traitement : ce qu’en pensent les soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,90 +1106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guidage en DVP : apport de l’analyse interlocutoire et des verbalisations en autoconfrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anda Fournel; Jean-Pascal Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et adolescents en discussion philosophique : Analyse pluridisciplinaire du corpus A(p)prendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.103-114, 2023, 9782377473946. </w:t>
@@ -1227,64 +1227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des discours : vers une étude comparative d’interactions médecins-patients vs psychanalystes-patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mylène Blasco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital : Ecouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen Münster, pp.158-168, 2022, 978-3-89323-026-6</w:t>
@@ -1339,338 +1339,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to assess communication skills during a collaborative task with time pressure.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combination of eye-tracking, EEG and performance data to extract situational awareness profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Nicolas</w:t>
+                <w:t xml:space="preserve">S. Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ferreira-Da-Silva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Artificial Intelligence and Immersive Virtual Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Visual Perception (ECVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Aberdeen (Ecosse), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845452v1</w:t>
+                <w:t xml:space="preserve">hal-04685783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of eye-tracking, EEG and performance data to extract situational awareness profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using virtual reality to assess communication skills during a collaborative task with time pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ferreira-Da-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Visual Perception (ECVP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The First International Conference on Artificial Intelligence and Immersive Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Venise, Italy. 10, pp.414 - 429, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55056/cte.568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685783v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude ergonomique et linguistique du corpus DECLICS2016 : la temporalité du soin dans les échanges médecins-patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,64 +1708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des émotions dans la relation médecin patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du Colloque "Langage et éMOTions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,90 +1947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des Directives Anticipées en CHU : des situations anxiogènes pour les soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire Médecine et SHS "La mort, et si on s’éduquait ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH de Clermont-Ferrand; Laboratoire ACTé, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2055,90 +2055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guidage en Discussion à Visée Philosophique (DVP) : entre planification et improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Improviser l’enseignement, enseigner l’improvisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la linguistique à l’ergonomie pour enrichir l'analyse de l'activité de consultation de suivi médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seima Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2284,64 +2284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des émotions dans la relation médecin-patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du Colloque Langage et éMOTions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours du psychologue ergonome à l’émergence d’une intelligence collective : le cas des focus-groupes à visée de conception/innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Lobsang Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seima Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international « L'intelligence collective : au-delà des discours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Nancy, France</w:t>
@@ -2504,64 +2504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coconstruction des savoirs en DVP : étude des relations entre boucles conversationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Suisse pour la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Bienne (en ligne), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,51 +2586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guidage en DVP : apport de l'analyse interlocutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,64 +2694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un objet intermédiaire pour instruire l’évolution de la règlementation incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,77 +2927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des interactions langagières dans des visées compréhensive et/ou formative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales du Réseau Recherche Education Formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3054,51 +3054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge par les médecins des émotions de patients atteints de maladies chroniques : apport d'analyses plurielles d'entretiens de suivi authentiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3215,51 +3215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2BDA00"/>
+    <w:nsid w:val="EEB3FCC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>