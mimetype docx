--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1816,260 +1816,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir et éduquer au mourir en France. Enquêtes croisées auprès des soignants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des Directives Anticipées en CHU : des situations anxiogènes pour les soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Saint Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé "Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpelllier (France), France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire Médecine et SHS "La mort, et si on s’éduquait ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Clermont-Ferrand; Laboratoire ACTé, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498362v1</w:t>
+                <w:t xml:space="preserve">hal-04163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des Directives Anticipées en CHU : des situations anxiogènes pour les soignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réfléchir et éduquer au mourir en France. Enquêtes croisées auprès des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire Médecine et SHS "La mort, et si on s’éduquait ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH de Clermont-Ferrand; Laboratoire ACTé, Jun 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé "Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpelllier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163018v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guidage en Discussion à Visée Philosophique (DVP) : entre planification et improvisation</w:t>
               </w:r>
@@ -2580,463 +2580,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guidage en DVP : apport de l'analyse interlocutoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des interactions langagières dans des visées compréhensive et/ou formative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Corpus philo : corpus à(p)prendre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau Recherche Education Formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358367v1</w:t>
+                <w:t xml:space="preserve">hal-02950696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un objet intermédiaire pour instruire l’évolution de la règlementation incendie</w:t>
+                <w:t xml:space="preserve">Le guidage en DVP : apport de l'analyse interlocutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Collin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès de la SELF, Université de l’Ergonomie : Comment contribuer à un autre monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Corpus philo : corpus à(p)prendre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281015v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un objet intermédiaire pour instruire l’évolution de la règlementation incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">54ème Congrès de la SELF, Université de l’Ergonomie : Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951354v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des interactions langagières dans des visées compréhensive et/ou formative</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du Réseau Recherche Education Formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950696v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3215,51 +3215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEB3FCC5"/>
+    <w:nsid w:val="D65D61B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7040-3732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Kebir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251390160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Saint Dizier de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kebir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-00989-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953241241758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.08.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2022.2141040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071694ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferreira-Da-Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55056/cte.568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02358367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04092940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>