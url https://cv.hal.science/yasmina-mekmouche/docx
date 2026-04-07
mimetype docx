--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -700,295 +700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842442v1</w:t>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boussac</w:t>
+                <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2012, </w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+                <w:t xml:space="preserve">hal-03842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,51 +1376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3187,51 +3187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="972A9DE7"/>
+    <w:nsid w:val="F63A1542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>