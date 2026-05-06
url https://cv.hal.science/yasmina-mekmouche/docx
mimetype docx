--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -566,429 +566,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
+                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Piersanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeaucourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+                <w:t xml:space="preserve">hal-03842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842442v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,51 +1376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3187,51 +3187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F63A1542"/>
+    <w:nsid w:val="68A7DB99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>