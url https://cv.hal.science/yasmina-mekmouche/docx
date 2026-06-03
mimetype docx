--- v2 (2026-05-06)
+++ v3 (2026-06-03)
@@ -566,697 +566,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842442v1</w:t>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Piersanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeaucourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.e00645. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262272v1</w:t>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site directed confinement of laccases in a porous scaffold towards robustness and selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Bernadett Fáklya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+              <w:t xml:space="preserve">Biotechnology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.e00645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.btre.2021.e00645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+                <w:t xml:space="preserve">hal-03262272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of site-specific clicked laccase-carbon nanotubes biocathodes towards O2 reduction</w:t>
               </w:r>
@@ -1376,103 +1376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reversible Electron Relay to Exclude Sacrificial Electron Donors in the Photocatalytic Oxygen Atom Transfer Reaction with O2 in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,51 +3187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68A7DB99"/>
+    <w:nsid w:val="3AE86CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmina-mekmouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5649-3110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett F&#225;klya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>