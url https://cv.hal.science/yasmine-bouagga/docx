--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -308,278 +308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de l'urgence et bricolages humanitaires : genèse des &amp;quot;centres d'accueil et d'orientation&amp;quot; dans la crise calaisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demander l'asile dans sa langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Mahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.15710⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.124.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03146896v1</w:t>
+                <w:t xml:space="preserve">halshs-02555838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ CR de lecture ] - Au-delà du campement – une archéologie mémorielle de la frontière</w:t>
+                <w:t xml:space="preserve">Politiques de l'urgence et bricolages humanitaires : genèse des &amp;quot;centres d'accueil et d'orientation&amp;quot; dans la crise calaisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2020) (2-3), pp.29-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.5181⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03092794v1</w:t>
+                <w:t xml:space="preserve">halshs-03146896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demander l'asile dans sa langue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[ CR de lecture ] - Au-delà du campement – une archéologie mémorielle de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.15-18. </w:t>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.167-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.124.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.5181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02555838v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camps et campements de réfugiés</w:t>
               </w:r>
@@ -1454,199 +1454,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier de conseiller d’insertion et de probation : dans les coulisses de l’État pénal ?</w:t>
+                <w:t xml:space="preserve">(Recension) D. Forsythe.The Politics of Prisoner Abuse : The United States and Enemy Prisoners after 9/11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 54 (3), pp.317-337. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.167-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2012.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.055.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260375v1</w:t>
+                <w:t xml:space="preserve">hal-02520221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Recension) D. Forsythe.The Politics of Prisoner Abuse : The United States and Enemy Prisoners after 9/11</w:t>
+                <w:t xml:space="preserve">Le métier de conseiller d’insertion et de probation : dans les coulisses de l’État pénal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.317-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.055.0167⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02520221v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2171,298 +2171,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaniser la peine ? Enquête en maison d'arrêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the Heart of the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, 978-2-7535-4049-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2015, 9780745335599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260463v1</w:t>
+                <w:t xml:space="preserve">hal-01241876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Heart of the State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humaniser la peine ? Enquête en maison d'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">et al.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, 978-2-7535-4049-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluto Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01241876v1</w:t>
+                <w:t xml:space="preserve">hal-01260463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger, réprimer, accompagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fassin</w:t>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2013, 9782021121506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2893,217 +2893,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps de la peine : des vies incarcérées inégales face à la sanction</w:t>
+                <w:t xml:space="preserve">Les langages de la réforme pénitentiaire : comment dire la punition en période de transition politique (Tunisie, 2011-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fassin, Didier. </w:t>
+              <w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vies invisibles, morts indicibles</w:t>
+              <w:t xml:space="preserve">L'Afrique en prisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collège de France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-108, 2022, </w:t>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-112, 2022, Sociétés, espaces, temps, 979-10-362-0499-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cdf.13724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.40800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898969v1</w:t>
+                <w:t xml:space="preserve">halshs-03641659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langages de la réforme pénitentiaire : comment dire la punition en période de transition politique (Tunisie, 2011-2019)</w:t>
+                <w:t xml:space="preserve">Le temps de la peine : des vies incarcérées inégales face à la sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t>
+              <w:t xml:space="preserve">Fassin, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Afrique en prisons</w:t>
+              <w:t xml:space="preserve">Vies invisibles, morts indicibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-112, 2022, Sociétés, espaces, temps, 979-10-362-0499-9. </w:t>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-108, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.40800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.13724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03641659v1</w:t>
+                <w:t xml:space="preserve">hal-03898969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'asile : l'expérience du droit saisie par les usages des langues</w:t>
               </w:r>
@@ -3359,294 +3359,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de révolution dans les prisons : réformes et inerties dans le système répressif de l'après Ben Ali</w:t>
+                <w:t xml:space="preserve">Prison escape and its political imaginary in times of political crisis : Tunisia, 2011–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Geisser, Vincent; Allal, Amin. </w:t>
+              <w:t xml:space="preserve">Martin, Tomas Max; Chantraine, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisie : une démocratisation au-dessus de tout soupçon ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prison breaks : towards a sociology of escape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-168, 2018, 978-3-319-64357-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64358-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905299v1</w:t>
+                <w:t xml:space="preserve">halshs-01719596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Jungle des solidarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Trepanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agier, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jungle de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.135-156, 2018, 978-2-13-080063-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prison escape and its political imaginary in times of political crisis : Tunisia, 2011–2016</w:t>
+                <w:t xml:space="preserve">Pas de révolution dans les prisons : réformes et inerties dans le système répressif de l'après Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin, Tomas Max; Chantraine, Gilles. </w:t>
+              <w:t xml:space="preserve">Geisser, Vincent; Allal, Amin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prison breaks : towards a sociology of escape</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunisie : une démocratisation au-dessus de tout soupçon ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.205-228, 2018, 978-2-271-11807-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64358-8_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719596v1</w:t>
+                <w:t xml:space="preserve">halshs-01905299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction et dispersion de la jungle</w:t>
               </w:r>
@@ -5324,51 +5324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0AB195E"/>
+    <w:nsid w:val="1B830CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmine-bouagga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-6419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172471583" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Segond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066085ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-019-00150-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-M4K9Q0Z5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.081.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.115.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRZMTCSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.055.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hannape" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Galisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hanappe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babels (equipe)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setuprakashani.com/books/the-talking-camps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/13724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13724" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalettaris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/publications/betwixt-and-between-integrating-refugees-eu-labour-market" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Trepanier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-64358-8_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64358-8_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanesson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gebler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besteman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Braud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02116325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El-Mahady" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yasmine-bouagga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-6419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172471583" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Segond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066085ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-019-00150-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-M4K9Q0Z5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morival" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.081.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.115.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.055.0167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.06.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRZMTCSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03133601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hannape" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Galisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hanappe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babels (equipe)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setuprakashani.com/books/the-talking-camps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40800" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/13724" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13724" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.44394" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalettaris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/publications/betwixt-and-between-integrating-refugees-eu-labour-market" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-64358-8_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64358-8_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Trepanier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wanesson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gebler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besteman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Braud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02116325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El-Mahady" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>