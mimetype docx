--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -651,295 +651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strawberry supply chain: energy and environmental assessment from a field study and comparison of different packaging materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Rheological study of mixed cyclopentane + CO2 hydrate slurry in a dynamic loop for refrigeration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Duret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moncef El Adlouni</w:t>
+                <w:t xml:space="preserve">Dennis Burgner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.06.011⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263, pp.125661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200182v1</w:t>
+                <w:t xml:space="preserve">hal-04086801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological study of mixed cyclopentane + CO2 hydrate slurry in a dynamic loop for refrigeration systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strawberry supply chain: energy and environmental assessment from a field study and comparison of different packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Chami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Burgner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+                <w:t xml:space="preserve">Moncef El Adlouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 263, pp.125661. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086801v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of CO2 hydrate slurries in presence of Dioctyl sodium sulfosuccinate (AOT) in a dynamic loop for refrigeration application</w:t>
               </w:r>
@@ -1219,295 +1219,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223361v1</w:t>
+                <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193337v1</w:t>
+                <w:t xml:space="preserve">hal-04223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
               </w:r>
@@ -1519,77 +1519,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Merouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
@@ -1627,51 +1627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mixed CP + CO2 hydrates for refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04575441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salehy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04575441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salehy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>