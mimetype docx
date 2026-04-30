--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -571,50 +571,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“An amphora like an ampersand found in the sand”: Found Objects as Traces of Memory in Suzannah V. Evans’s Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.v10i19.556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voix littéraires africaines américaines : (Dé)faire autorité, de la Renaissance de Harlem à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -623,204 +701,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgin Dolls, Ancient Tombs, and Modern Eyes: Hope Mirrlees and Mina Loy Writing Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernism/modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hope Mirrlees’s Paris: A Poem @ 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415636v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03882920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I, too, dislike it”: Ben Lerner's Poetic Filiation with Marianne Moore</w:t>
               </w:r>
@@ -2186,234 +2186,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“A Different Sort of Space”: The Poetics and Politics of Space and Scale in Jen Bervin’s Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « The Spatial Imagination in Postwar and Contemporary American Literature and Art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Novel Alloy” : Mother Tongue and Cosmopolitan Idiom in Mina Loy’s Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Literary Worldliness: Polyglossia, Cosmopolitanism and World Literature »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“That blessed sense of belonging to herself alone and not to a race”: Transatlantic Crossing, Interracial Fluidity and the Siren Song of Europe in Nella Larsen’s Quicksand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Modernist Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860934v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04860929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Codex from the Dump”: Female Homelessness and Waste from Baroness Elsa through Mina Loy to Alice Notley</w:t>
               </w:r>
@@ -4318,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Bozhkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hercend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Drouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carline Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bw3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.v10i19.556" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16624" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.11466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Bozhkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hercend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Drouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carline Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bw3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.v10i19.556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16624" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.11466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>