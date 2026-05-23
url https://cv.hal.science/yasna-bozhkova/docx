--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -161,51 +161,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hercend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clemson University Press. In press</w:t>
+              <w:t xml:space="preserve">Clemson University Press. 2025, 9781638041887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -263,51 +263,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -438,1668 +438,2100 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reanimating Modernisms (II): Modernist Transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Wasserstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150s1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme 100 têtes » : autoreprésentation et circulation intermédiale des images chez Dorothea Tanning et Leonora Carrington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160kr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix littéraires africaines américaines : (Dé)faire autorité, de la Renaissance de Harlem à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carline Encarnación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Modernist Transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Wasserstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150rq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgin Dolls, Ancient Tombs, and Modern Eyes: Hope Mirrlees and Mina Loy Writing Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernism/modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hope Mirrlees’s Paris: A Poem @ 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversations avec un corbeau : le spectre intertextuel dans &amp;quot;Grief is the Thing with Feathers&amp;quot; (2015) de Max Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14bw3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An amphora like an ampersand found in the sand”: Found Objects as Traces of Memory in Suzannah V. Evans’s Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/leaves.v10i19.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Carline Encarnación</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“I, too, dislike it”: Ben Lerner's Poetic Filiation with Marianne Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024, 179 (2), https://shs.cairn.info/revue-francaise-d-etudes-americaines-2024-2-page-136?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Hope Mirrlees’s Paris: A Poem @ 100</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “The Beginning is an Impossible Place”: séductions et mise en abyme des commencements dans Birthday de Dorothea Tanning »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“I, too, dislike it”: Ben Lerner's Poetic Filiation with Marianne Moore</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amputated Limbs and the Politics of Touch in Claude McKay’s &amp;quot;Romance in Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercultural and Intertextual Crossings in Sarah Howe’s Loop of Jade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.13242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara L. Lewis, Dynamic Form: How Intermediality Made Modernism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.16624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Cuneiforms from Beyond”: Ivan Stanev’s Poems in Posthuman Akkadian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.7958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Second Person Singular”: The (Impossible) “Being-With” in Djuna Barnes’s Nightwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.90-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against “the Censor’s Scythe”: Mina Loy, Djuna Barnes, and Elsa von Freytag-Loringhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.28026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snipping Space: Montage and Close-Up Techniques in Mina Loy’s New York Poems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 179 (2), https://shs.cairn.info/revue-francaise-d-etudes-americaines-2024-2-page-136?lang=fr</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N° 160 (3), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.160.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Cultural Baedeker: Mina Loy's Cosmopolitan Modernism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amputated Limbs and the Politics of Touch in Claude McKay’s &amp;quot;Romance in Marseille</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poets and Puppets: Interarts Collaboration in Alfred Kreymborg’s Lima Beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.14707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Tanning, le modernisme et l’avant-garde transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.11466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incognito on Third Avenue: The Figure of the Vagrant in Mina Loy’s Bowery Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mouvement, enracinement, fixité, 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Language of the Future' and the Crisis of Modernity: Mina Loy’s 'Aphorisms on Futurism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brevity is the Soul of Wit, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fever 103°”: The Poetics of Paroxysm in the Common Text of Sylvia Plath and Anne Sexton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (1)</w:t>
+              <w:t xml:space="preserve">, 2014, L'excès, 6 (1), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...907 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Crucial Betweens”: The Politics of Intermediality in Ben Lerner’s Artistic Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ben Lerner, Edges of Genre: Poetry, Fiction, Artistic Collaborations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9781032993027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hercend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clemson University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wanderings of Modernism: Errancy, Identity, and Aesthetics in Interwar Modernist Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9781638041887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Matter, Cosmic Visions, and Poetic Form in Mina Loy’s Songs to Joannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernism and Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Modernism and Matter. Literature in Quest of a ‘new assembly of elements’ (1907-1941)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-36781-521-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbswish: Baroness Elsa’s “Ready-to-wear” Poem-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernist Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2109,2069 +2541,2069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Gay Paree” or “Desolate City”? Claude McKay, Gwendolyn Bennett, and the (Un)Making of (Black) Americans in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Making of Americans - Paris 1925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Novel Alloy” : Mother Tongue and Cosmopolitan Idiom in Mina Loy’s Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « Literary Worldliness: Polyglossia, Cosmopolitanism and World Literature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“That blessed sense of belonging to herself alone and not to a race”: Transatlantic Crossing, Interracial Fluidity and the Siren Song of Europe in Nella Larsen’s Quicksand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Modernist Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Different Sort of Space”: The Poetics and Politics of Space and Scale in Jen Bervin’s Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « The Spatial Imagination in Postwar and Contemporary American Literature and Art »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Crucial Betweens”: Ben Lerner’s Dialogic Poetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "'Let me walk to the edge of genre'. Ben Lerner : Poetry, Fiction, Criticism and Artistic Collaborations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performing the Sounds of War: Baroness Elsa’s Dada Deathwail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Sounding Modernism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College London, Jun 2023, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser le poème : texte et textile dans l'œuvre de Jen Bervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le poème visuel dans les Amériques, XXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Apr 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychotherapy and its Limits in Ben Lerner’s &amp;quot;The Topeka School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "American Literature and Therapeutic Cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A False Memory of a Moving Image” : Images et ekphraseis trompeuses dans l’œuvre de Ben Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE « A l’image d’une vie », séminaire « Images et imaginaires des Amériques : art, littérature et histoire des représentations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CECILLE, Université de Lille, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touching (on) Difficulty: The Case of Claude McKay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online international conference "Difficult Conversations in Modernist Studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Shimmering Possibility”: “Chatoyant” Meanings from Mina Loy to Jen Bervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“All about / Unfolding”: Mapping Mina Loy Studies in 2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing Dada Sound: Close Listening to Charles Bernstein Performing Baroness Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFEA conference "Voix, sons, bruits, silences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Codex from the Dump”: Female Homelessness and Waste from Baroness Elsa through Mina Loy to Alice Notley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSA Conference 2023 (Streets)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Brooklyn New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Online, United Kingdom</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between DadAmerica and “Dadaglobe”: New York Dada’s Paradoxical Globalizing Tactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the European Network of Modernism and Avant-Garde Studies "Globalising the Avant-Garde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme 100 têtes » : représentations du soi et intermédialité chez Dorothea Tanning et Leonora Carrington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE « À l’image d’une vie : le sujet comme fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Kalck et Roberta Previtera, Laboratoire CECILLE, Université de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dwell[ing] in Possibility—”: Dash Structures in Modernist Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEM International Conference "Modernist Structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Apr 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Dump is full of Images”: Towards a Litter-ary Poetics in American Modernism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Wastelands" de la European Society of American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, King's College London, Jun 2023, London, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Loy's Proto-Surrealist Poetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque virtuel « Nuits blanches: Noches en Blanco: Around the Clock » de la International Society for the Study of Surrealism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Irreparable Dummies”: Vulnerable Bodies in Mina Loy’s Late Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès annuel de l’American Literature Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, en ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CECILLE, Université de Lille, Oct 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the Fragmented City: Eliot, Loy, and Mirrlees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International T.S. Eliot Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Online, United States</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Portrait du poète en jeune artiste” : Mina Loy à l’académie Colarossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE « Le destin des femmes artistes à la période moderne : Artistes femmes passées par les académies d’art à Paris au début du XXe siècle », École des modernités, Institut Giacometti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Loy’s Aesthetic Revolutions: Turning Around / Turning Away</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES « Révolution(s) », atelier SEW/SEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Kalck et Roberta Previtera, Laboratoire CECILLE, Université de Lille, Oct 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 'Chart of Unarrival': Emotional Stupor in Mina Loy’s Insel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Modernist Emotions" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Etudes Modernistes (SEM), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decapitating Futurism: The Motif of Salome in Mina Loy’s Songs to Joannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aestheticism and Decadence in the Age of Modernism: 1895 to 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of English Studies, School of Advanced Study, University of London, Apr 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet eye': Mina Loy and Jules Pascin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSA Annual Conference "Confluence and Division"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modernist Studies Association (MSA), Nov 2014, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, en ligne, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lit de Marcel': The Unique Voice of New York Dada’s '(Collective) Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'études modernistes (SEM), Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, En ligne, United States</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odious oasis / in furrowed phosphorous — — —': Mina Loy’s 'Lunar Baedeker' at the Degree Zero of Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étant donnés : Questioning the Material and Marginal Givens of Modernisms Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modernisms Research Centre, University College Cork, Apr 2013, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, en ligne, United States</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver Lucifer': 'Stellectric Signs' between Mina Loy and Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Bozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSA 15 Conference "Everydayness and the Event"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modernist Studies Association (MSA), Aug 2013, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491435v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01491436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Dehors Garde Ballerinas: Emily Dickinson, Mina Loy, and Elsa von Freytag-Loringhoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Bozhkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02167138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4318,51 +4750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Bozhkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hercend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Drouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carline Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bw3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.v10i19.556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16624" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.11466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Bozhkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hercend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Drouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carline Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Wasserstrom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150s1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160kr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150rq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bw3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.v10i19.556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14707" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.11466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>